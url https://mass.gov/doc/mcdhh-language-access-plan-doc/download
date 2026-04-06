--- v0 (2025-11-05)
+++ v1 (2026-04-06)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="547263DF" w14:textId="77777777" w:rsidR="00BE46A8" w:rsidRPr="00CE17BF" w:rsidRDefault="00BE46A8" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436E4EBC" w14:textId="77777777" w:rsidR="00BE46A8" w:rsidRPr="00CE17BF" w:rsidRDefault="00BE46A8" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EDD873" w14:textId="1D8B1108" w:rsidR="006F1744" w:rsidRPr="00CE17BF" w:rsidRDefault="006F1744" w:rsidP="004375C5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -185,62 +186,62 @@
     </w:p>
     <w:p w14:paraId="4B03CCE6" w14:textId="562241C9" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="6DB3A0C4" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB13568" w14:textId="48C75444" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="6DB3A0C4" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA5273D" w14:textId="5AA69D24" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="00A1056B" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="756ED055" wp14:editId="57E3D671">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="756ED055" wp14:editId="53C8367A">
             <wp:extent cx="4627245" cy="2329180"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-            <wp:docPr id="568990835" name="Picture 568990835"/>
+            <wp:docPr id="568990835" name="Picture 568990835" descr="Line drawing of the State House. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="568990835" name="Picture 568990835" descr="Line drawing of the State House. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4627245" cy="2329180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -254,74 +255,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCD6DFE" w14:textId="124C2DF2" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="6DB3A0C4" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792E407B" w14:textId="77777777" w:rsidR="00B165F1" w:rsidRDefault="00B165F1" w:rsidP="00B165F1">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc472441700"/>
     </w:p>
     <w:p w14:paraId="5B5D3B59" w14:textId="77777777" w:rsidR="00A86119" w:rsidRPr="00CE17BF" w:rsidRDefault="00A86119" w:rsidP="00B165F1">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710D063D" w14:textId="2B2D053A" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="00B165F1">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="710D063D" w14:textId="2B2D053A" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="005249FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1BB533A5" w14:textId="77777777" w:rsidR="00D667DB" w:rsidRPr="00CE17BF" w:rsidRDefault="00D667DB" w:rsidP="00D667DB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="118B008F" w14:textId="0C465E09" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">The </w:t>
@@ -1243,177 +1225,177 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This LAP has been developed to adhere to the October 12, 2012, Administrative Bulletin from the Executive Office of Administration and Finance, “Language Access Policy and Implementation Guidelines” (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>A&amp;F Administrative Bulletin 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) and in consideration of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2129F674" w14:textId="32DD53C7" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="00AC36DB" w:rsidP="007B6192">
+    <w:p w14:paraId="2129F674" w14:textId="32DD53C7" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="69CA73A5" w:rsidP="007B6192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+        <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Executive Order 614</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Establishing the Digital Accessibility and Equity Governance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Board;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266A707C" w14:textId="06185FB2" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="00AC36DB" w:rsidP="007B6192">
+    <w:p w14:paraId="266A707C" w14:textId="06185FB2" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="69CA73A5" w:rsidP="007B6192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+        <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Executive Order 615:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Promoting Access to Government Services and Information by Identifying and Minimizing Language Access </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barriers;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4478A009" w14:textId="1A77BEFD" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="00AC36DB" w:rsidP="007B6192">
+    <w:p w14:paraId="4478A009" w14:textId="1A77BEFD" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="69CA73A5" w:rsidP="007B6192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+        <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Federal Plain Language Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="69CA73A5" w:rsidRPr="00FD2F88">
+      <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439AC92F" w14:textId="007918FA" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="69CA73A5" w:rsidP="007B6192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2635,65 +2617,51 @@
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3981EA" w14:textId="77777777" w:rsidR="00467ADD" w:rsidRPr="00CE17BF" w:rsidRDefault="00467ADD" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approximately 1,405,983 citizens in Massachusetts are Deaf, Hard of Hearing or </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Approximately 1,405,983 citizens in Massachusetts are Deaf, Hard of Hearing or late-Deafened. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF99161" w14:textId="6F2B526D" w:rsidR="006C6C70" w:rsidRPr="00CE17BF" w:rsidRDefault="006C6C70" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Approximately more than half a million people throughout the United States use A</w:t>
       </w:r>
       <w:r w:rsidR="004111D5" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">merican Sign Language (ASL) to communicate as their native language. </w:t>
       </w:r>
@@ -3467,73 +3435,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B92252" w14:textId="2CAAFFA0" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrated array of services developed and presented by individuals with disabilities to assist consumers with advocacy, communication access, health preservation, life skills, personal </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and economic well-being.  There are eight programs statewide. </w:t>
+        <w:t>Integrated array of services developed and presented by individuals with disabilities to assist consumers with advocacy, communication access, health preservation, life skills, personal safety and economic well-being.  There are eight programs statewide. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D667E9B" w14:textId="5720B027" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
@@ -3840,472 +3786,318 @@
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E344A88" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:lastRenderedPageBreak/>
         <w:t>Language Access Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771C1826" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18D14643" w14:textId="0AAAF30F" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="18D14643" w14:textId="0AAAF30F" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="0"/>
-[...112 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve">This LAP shall be fully implemented, subject to the availability of requisite fiscal resources. It represents the agency’s commitment to ensuring that all residents of Massachusetts can readily access information and resources from </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7C3F" w:rsidRPr="00E162D6">
         <w:t>MCDHH.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE17BF">
-[...5 lines deleted...]
-      <w:r w:rsidR="1188FB90">
+      <w:r w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1188FB90" w:rsidRPr="00E162D6">
         <w:t>In developing this LAP, MCDHH has consulted and will continue to consult</w:t>
       </w:r>
-      <w:r w:rsidR="22C15FAC">
-[...2 lines deleted...]
-      <w:r w:rsidR="3E7F839D">
+      <w:r w:rsidR="22C15FAC" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3E7F839D" w:rsidRPr="00E162D6">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="1188FB90">
+      <w:r w:rsidR="1188FB90" w:rsidRPr="00E162D6">
         <w:t xml:space="preserve"> most recent data available from the United States Census Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="2CB7F902">
+      <w:r w:rsidR="2CB7F902" w:rsidRPr="00E162D6">
         <w:t xml:space="preserve"> as well as other sources of data related to the community MCDHH serves.</w:t>
       </w:r>
-      <w:r w:rsidR="6748A91F">
+      <w:r w:rsidR="6748A91F" w:rsidRPr="00E162D6">
         <w:t xml:space="preserve"> MCDHH </w:t>
       </w:r>
-      <w:r w:rsidR="4CE78AFC">
+      <w:r w:rsidR="4CE78AFC" w:rsidRPr="00E162D6">
         <w:t>also consults</w:t>
       </w:r>
-      <w:r w:rsidR="1188FB90">
+      <w:r w:rsidR="1188FB90" w:rsidRPr="00E162D6">
         <w:t xml:space="preserve"> with community-based organizations that provide services to the populations served by </w:t>
       </w:r>
-      <w:r w:rsidR="4135B93A">
+      <w:r w:rsidR="4135B93A" w:rsidRPr="00E162D6">
         <w:t>MCDHH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBE5EC" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="5ECBE5EC" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4F4077C9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4077C9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E162D6">
         <w:t xml:space="preserve">For staff, this plan centralizes resources, training, and the agency’s multilingual content and publications, while outlining the minimum standard of access to the agency for LEP constituents. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774026D1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="774026D1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="840"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731E2718" w14:textId="4A837A3F" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc472441707"/>
+      <w:r w:rsidRPr="00831301">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CE17BF">
+          <w:bCs/>
+        </w:rPr>
         <w:t>Language Access Coordinator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00075D93" w:rsidRPr="00CE17BF">
+      <w:r w:rsidR="00075D93" w:rsidRPr="00831301">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C365B0" w:rsidRPr="00CE17BF">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00831301">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00E162D6">
         <w:t xml:space="preserve">Margaret </w:t>
       </w:r>
-      <w:r w:rsidR="00530FBA" w:rsidRPr="00CE17BF">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00530FBA" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve">(Peggy) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve">Lee, Director, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> Division</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C26" w:rsidRPr="00E162D6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00831301" w:rsidRPr="00C574B4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>margaret.lee@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00831301">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ED534A" w14:textId="77777777" w:rsidR="00E162D6" w:rsidRPr="00E162D6" w:rsidRDefault="00E162D6" w:rsidP="00E162D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CEB7A1" w14:textId="6C1FAD11" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc472441708"/>
+      <w:r w:rsidRPr="00831301">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(Peggy) </w:t>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+        <w:t>Language Resources</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="0080013E" w:rsidRPr="00831301">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Lee, Director, </w:t>
-[...75 lines deleted...]
-      <w:r w:rsidR="0080013E" w:rsidRPr="00CE17BF">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0080013E" w:rsidRPr="00E162D6">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00696D18" w:rsidRPr="00CE17BF">
+        </w:rPr>
+        <w:t xml:space="preserve"> Cat Dvar, Director, Communication Access Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00696D18" w:rsidRPr="00E162D6">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (for Deaf and hard of hearing interpretation services)</w:t>
       </w:r>
-      <w:r w:rsidR="007A5223" w:rsidRPr="007A5223">
-[...3 lines deleted...]
-        <w:r w:rsidR="007A5223" w:rsidRPr="008E0F51">
+      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="007A5223" w:rsidRPr="00831301">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
           </w:rPr>
           <w:t>cat.b.dvar@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00696D18" w:rsidRPr="00CE17BF">
+      <w:r w:rsidR="00696D18" w:rsidRPr="00E162D6">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">; Sehin Mekuria, Chief Financial Officer, for </w:t>
       </w:r>
-      <w:r w:rsidR="00053072" w:rsidRPr="00CE17BF">
+      <w:r w:rsidR="00053072" w:rsidRPr="00E162D6">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:t>coordinating with state vendors for translation services</w:t>
       </w:r>
-      <w:r w:rsidR="007A5223">
+      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...18 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00E162D6" w:rsidRPr="00831301">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>sehin.mekuria@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23679BB1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58CCA6F9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="58CCA6F9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc472441709"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">Translating Publications </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2E77D9" w14:textId="35FF885F" w:rsidR="000F0314" w:rsidRDefault="002E7C3F" w:rsidP="7FCB8243">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MCDHH </w:t>
       </w:r>
       <w:r w:rsidR="000F0314">
         <w:t xml:space="preserve">is committed to maintaining all its widely applicable publications in the five most spoken languages in the Commonwealth: English, Spanish, Portuguese, Haitian Creole, and </w:t>
       </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chinese (Simplified or Traditional). </w:t>
       </w:r>
       <w:r w:rsidR="000F0314">
         <w:t xml:space="preserve">When reaching out to specific communities in the Commonwealth, </w:t>
       </w:r>
       <w:r>
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="000F0314">
         <w:t xml:space="preserve"> staff should ensure that these publications will be accessible in the languages prevalent in each community. Longer and more specific publications should be translated when there are accessibility concerns for the intended audience. </w:t>
       </w:r>
       <w:r w:rsidR="2F5C0B6D">
         <w:t xml:space="preserve">MCDHH </w:t>
       </w:r>
       <w:r w:rsidR="4346795A">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="2F5C0B6D">
         <w:t xml:space="preserve"> encouraged to produce materials using plain language in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="2F5C0B6D" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="2F5C0B6D" w:rsidRPr="7FCB8243">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Federal Plain Language Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2F5C0B6D" w:rsidRPr="7FCB8243">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BAA9B4" w14:textId="77777777" w:rsidR="00CE17BF" w:rsidRDefault="00CE17BF" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0786B461" w14:textId="16B3EAD3" w:rsidR="00CE17BF" w:rsidRPr="00CE17BF" w:rsidRDefault="00CE17BF" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MCDHH will review its </w:t>
       </w:r>
@@ -4392,109 +4184,117 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When translating a document, follow these steps: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFB91FF" w14:textId="4BE6420E" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Choose which language(s) are needed for translation. Keep in mind that broadly applicable flyers should be translated into Spanish, Portuguese, Haitian Creole, and Chinese </w:t>
+        <w:t xml:space="preserve">Choose which language(s) are needed for translation. Keep in mind that broadly applicable flyers should be translated into Spanish, Portuguese, Haitian Creole, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Chinese </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Simplified or Traditional). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1CE69D" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>E-mail a Word document version of the publication to be translated to the translation company and request a quote.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C7DBFE" w14:textId="1E86514A" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There are several </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>state vendors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. on the PRF75 Statewide Contract</w:t>
       </w:r>
       <w:r w:rsidR="008C6E31" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4520,73 +4320,73 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="572"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1834F2E1" w14:textId="7BA81B09" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="572"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">Questions? Contact </w:t>
       </w:r>
       <w:r w:rsidR="003F1A66" w:rsidRPr="00CE17BF">
         <w:t>Peggy Lee</w:t>
       </w:r>
       <w:r w:rsidR="00BF27C9" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00BF27C9" w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Margaret.lee@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF27C9" w:rsidRPr="00CE17BF">
         <w:t>), Cat Dvar (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cat.b.dvar@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
         <w:t>), and/or Sehin Mekuria (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sehin.mekuria@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42567296" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="572"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0976BDF6" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -4634,51 +4434,51 @@
       </w:r>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> request in-person interpreters for events </w:t>
       </w:r>
       <w:r w:rsidR="0E813DBF" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by following </w:t>
       </w:r>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance specifically outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Statewide Contract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and adhere to State procurement laws and best practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65527896" w14:textId="2814095B" w:rsidR="7FCB8243" w:rsidRDefault="7FCB8243" w:rsidP="7FCB8243">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4710,51 +4510,51 @@
         <w:t>Web Content</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3E9317CD" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E9F6B8" w14:textId="096CCC55" w:rsidR="00C45C8F" w:rsidRPr="00CE17BF" w:rsidRDefault="00C45C8F" w:rsidP="00C45C8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>To translate written materials, including for the web, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
       </w:r>
       <w:r w:rsidR="000760F4" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> Once the materials have been translated, </w:t>
       </w:r>
       <w:r w:rsidR="00B81711" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">staff can submit a Website Content Request Form to our CATTS Department, available here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="739BC08F" w:rsidRPr="4B5A5BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Website Content Request Form - Formstack</w:t>
         </w:r>
         <w:r w:rsidR="1C2A8F12" w:rsidRPr="4B5A5BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BEAD2CF" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2280"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc472441712"/>
     </w:p>
@@ -4771,51 +4571,59 @@
       </w:r>
       <w:r w:rsidR="002E7C3F">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A0301E" w14:textId="753AC0E9" w:rsidR="00FB6F85" w:rsidRPr="00CE17BF" w:rsidRDefault="006D1C52" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> is committed to hiring and retaining multilingual </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
         <w:t>staff</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve"> for all positions, but especially for public facing staff and on the agency’s hotlines.</w:t>
+        <w:t xml:space="preserve"> for all positions, but especially for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
+        <w:t>public facing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> staff and on the agency’s hotlines.</w:t>
       </w:r>
       <w:r w:rsidR="00E35013" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> 40% of our staff are Deaf or hard of hearing, reflecting the community we serve. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17252C69" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08258148" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc472441714"/>
       <w:r>
         <w:t>Interpreter Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> for Walk-in Constituents</w:t>
       </w:r>
     </w:p>
@@ -4864,51 +4672,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">380+ languages.  Step-by-step instructions on how to use the over-the-phone language services, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">ASL, are included below in the section on hotlines and general phone lines.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433B726A" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A57465" w14:textId="03456877" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00A653F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Language Identification Flashcard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> is posted on our homepage website for easy access.  The card states “I speak” in 38 languages and can be used to identify the language spoken by LEP </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>constituents</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> accessing services provided by </w:t>
       </w:r>
       <w:r w:rsidR="006D1C52" w:rsidRPr="00CE17BF">
         <w:t>MCDHH.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4922,190 +4730,161 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc472441715"/>
       <w:r>
         <w:t>Hotline</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> &amp; General Phone Lines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E527863" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12D0A118" w14:textId="675C8532" w:rsidR="00455148" w:rsidRPr="00CE17BF" w:rsidRDefault="00455148" w:rsidP="00455148">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MCDHH staff members may use </w:t>
       </w:r>
       <w:r w:rsidR="000F1D23" w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve">Commonwealth-approved language lines/vendors to </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">communicate with LEP clients, as needed. </w:t>
+        <w:t xml:space="preserve">Commonwealth-approved language lines/vendors to communicate with LEP clients, as needed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>To coordinate and schedule in person foreign language interpreting for client meetings or other community member needs, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175BBB85" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35358DB9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="35358DB9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00E472F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>Over-the-phone language services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628AB2B8" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
-[...11 lines deleted...]
-    <w:p w14:paraId="628AB2B8" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    </w:p>
+    <w:p w14:paraId="7DF725BD" w14:textId="4FA7AEED" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
+        <w:t>There are several over-the-phone language services providers to assist in interpreting over the phone. All staff should have access to and be trained on the over-the-phone language service providers. There are other state vendors providing similar services</w:t>
+      </w:r>
+      <w:r w:rsidR="00980CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>There are several over-the-phone language services providers to assist in interpreting over the phone. All staff should have access to and be trained on the over-the-phone language service providers. There are other state vendors providing similar services</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00980CEA">
+        <w:t xml:space="preserve"> – please visit</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – please visit</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="007A5223" w:rsidRPr="00980CEA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Baystate Interpreters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00980CEA" w:rsidRPr="00980CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6FCF41" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156EB361" w14:textId="676D509F" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="008F124A" w:rsidP="000F0314">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="156EB361" w14:textId="676D509F" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="008F124A" w:rsidP="00E472F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
         <w:t>Communication Access for the Deaf and Hard of Hearing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E43DA5" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191DBFA1" w14:textId="0289C13D" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="006D1C52" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5174,64 +4953,80 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidR="00E4282C" w:rsidRPr="00144EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00144EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="004D72BC">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00831301">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:bCs/>
-            <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>First Time Use Instructions</w:t>
+          <w:t>First Tim</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00831301">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00831301">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Use Instructions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004D72BC">
+      <w:r w:rsidRPr="00831301">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00144EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from the Massachusetts Commission for the Deaf and Hard of Hearing (MCDHH) to familiarize yourself with the different kinds of interpretation that could be requested</w:t>
       </w:r>
       <w:r w:rsidR="004D72BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -5315,51 +5110,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16832" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidR="00FC3BEA" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> here (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="00FC3BEA" w:rsidRPr="7A5FB844">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request an ASL Interpreter or CART provider | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC3BEA" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5392,56 +5187,56 @@
         </w:rPr>
         <w:t>two business</w:t>
       </w:r>
       <w:r w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days before the scheduled date to avoid fees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0438C13E" w14:textId="77777777" w:rsidR="00A86119" w:rsidRPr="00CE17BF" w:rsidRDefault="00A86119" w:rsidP="7A5FB844">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9505D4" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4C9505D4" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="005249FE" w:rsidRDefault="000F0314" w:rsidP="00E472F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc472441716"/>
-      <w:r w:rsidRPr="00CE17BF">
+      <w:r w:rsidRPr="005249FE">
         <w:t>Staff Training</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="0C0D7554" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B5ACCC9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00B837C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
@@ -5930,51 +5725,50 @@
         </w:rPr>
         <w:t>constituents and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> telephone</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpreters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F869FA1" w14:textId="6C1A6CA1" w:rsidR="7A5FB844" w:rsidRDefault="7A5FB844" w:rsidP="00912D50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEC1DFF" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc472441718"/>
       <w:r w:rsidRPr="00CE17BF">
-        <w:lastRenderedPageBreak/>
         <w:t>Monitoring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="3647718A" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DDB93EC" w14:textId="429785DD" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="00297576" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> will review and update its Language Access Plan at least every two years or more frequently, as needed. </w:t>
       </w:r>
     </w:p>
@@ -6218,74 +6012,74 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Language </w:t>
       </w:r>
       <w:r w:rsidR="00EE58BF" w:rsidRPr="00A86119">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access Complaint </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D8D0E8" w14:textId="26029FFC" w:rsidR="00912D50" w:rsidRPr="00CE17BF" w:rsidRDefault="00912D50" w:rsidP="0073541C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Should an individual have a complaint regarding the implementation of this Plan or language access at MCDHH, they may contact</w:t>
       </w:r>
       <w:r w:rsidR="00980A88">
         <w:t xml:space="preserve"> MCDHH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> General Counsel Caitlin Parton (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="27569FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Caitlin.parton@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) and/or </w:t>
       </w:r>
       <w:r w:rsidR="4D659A6B">
         <w:t>Director of Community Affairs</w:t>
       </w:r>
       <w:r w:rsidR="00E60206">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Yarlennys Villaman</w:t>
       </w:r>
       <w:r w:rsidR="007148FD">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00980A88" w:rsidRPr="27569FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Yarlennys.K.Villaman@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00980A88">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E60206">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D87ED76" w14:textId="1D3E9113" w:rsidR="27569FD3" w:rsidRDefault="27569FD3">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB48548" w14:textId="193AA816" w:rsidR="4AF0D609" w:rsidRPr="00A86119" w:rsidRDefault="4AF0D609" w:rsidP="00A86119">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
@@ -6370,51 +6164,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00770D99">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="1F497D"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1871B4F6" wp14:editId="5D37EFD2">
                   <wp:extent cx="2505075" cy="438150"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="1" name="Picture 1" descr="cid:image001.png@01D09D38.8E27B240"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="cid:image001.png@01D09D38.8E27B240"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32" r:link="rId33">
+                          <a:blip r:embed="rId34" r:link="rId35">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2505075" cy="438150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -6596,68 +6390,68 @@
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C7F010F" w14:textId="74BF7666" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="27569FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C060602" w14:textId="7CC73B1C" w:rsidR="27569FD3" w:rsidRDefault="00BB7A71" w:rsidP="00BB7A71">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B3E8CE5" wp14:editId="7324FEB9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B3E8CE5" wp14:editId="2BD18BCB">
                   <wp:extent cx="3691890" cy="635000"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
-                  <wp:docPr id="401162794" name="Picture 1"/>
+                  <wp:docPr id="401162794" name="Picture 1" descr="Secretary Kathleen Walsh's signature. "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPr id="401162794" name="Picture 1" descr="Secretary Kathleen Walsh's signature. "/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34">
+                          <a:blip r:embed="rId36">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3691890" cy="635000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -6748,202 +6542,200 @@
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B719D5F" w14:textId="69E89A57" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C282738" w14:textId="1226B360" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D6929B4" w14:textId="1D6D1F36" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="27569FD3" w:rsidSect="00CB03BC">
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="062C7F35" w14:textId="77777777" w:rsidR="00D371FC" w:rsidRDefault="00D371FC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="293DD770" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="759C23A3" w14:textId="77777777" w:rsidR="00D371FC" w:rsidRDefault="00D371FC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="4A70D5CA" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F777872" w14:textId="77777777" w:rsidR="00D371FC" w:rsidRDefault="00D371FC"/>
+    <w:p w14:paraId="090FB4F4" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-542900133"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0F324A2F" w14:textId="5772F29F" w:rsidR="00983958" w:rsidRPr="00650A5A" w:rsidRDefault="00983958">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6989,73 +6781,73 @@
         <w:r w:rsidRPr="00650A5A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:color w:val="2B579A"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3F8F311A" w14:textId="77777777" w:rsidR="00983958" w:rsidRDefault="00983958">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="53F7ECBB" w14:textId="77777777" w:rsidR="0029293F" w:rsidRDefault="0029293F"/>
   <w:p w14:paraId="382A567B" w14:textId="77777777" w:rsidR="0029293F" w:rsidRDefault="0029293F"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E3383F1" w14:textId="77777777" w:rsidR="00D371FC" w:rsidRDefault="00D371FC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="36D3B865" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2415BBF2" w14:textId="77777777" w:rsidR="00D371FC" w:rsidRDefault="00D371FC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="3C8E10AF" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25E219AD" w14:textId="77777777" w:rsidR="00D371FC" w:rsidRDefault="00D371FC"/>
+    <w:p w14:paraId="23F69A1C" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00630393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B470AA82"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11699,51 +11491,51 @@
   <w:num w:numId="41" w16cid:durableId="576985249">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="878009092">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1072774242">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1196625244">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="27680604">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="52823935">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1102802795">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -11814,50 +11606,51 @@
     <w:rsid w:val="00183C26"/>
     <w:rsid w:val="00186964"/>
     <w:rsid w:val="00195F27"/>
     <w:rsid w:val="001A70F2"/>
     <w:rsid w:val="001B2BB9"/>
     <w:rsid w:val="001B3250"/>
     <w:rsid w:val="001B3AFC"/>
     <w:rsid w:val="001C6ACF"/>
     <w:rsid w:val="001D0954"/>
     <w:rsid w:val="001D1DD7"/>
     <w:rsid w:val="001D4C58"/>
     <w:rsid w:val="001D7F11"/>
     <w:rsid w:val="001E2556"/>
     <w:rsid w:val="001E7966"/>
     <w:rsid w:val="00200F42"/>
     <w:rsid w:val="00202F0E"/>
     <w:rsid w:val="00203468"/>
     <w:rsid w:val="002046BD"/>
     <w:rsid w:val="00212DD0"/>
     <w:rsid w:val="00224332"/>
     <w:rsid w:val="00232968"/>
     <w:rsid w:val="00240778"/>
     <w:rsid w:val="00245BBB"/>
     <w:rsid w:val="00247195"/>
     <w:rsid w:val="00250731"/>
+    <w:rsid w:val="00251068"/>
     <w:rsid w:val="002532BC"/>
     <w:rsid w:val="00254E38"/>
     <w:rsid w:val="00257AF7"/>
     <w:rsid w:val="00260C02"/>
     <w:rsid w:val="00262D1F"/>
     <w:rsid w:val="00264121"/>
     <w:rsid w:val="00266278"/>
     <w:rsid w:val="00266629"/>
     <w:rsid w:val="00267304"/>
     <w:rsid w:val="002756D7"/>
     <w:rsid w:val="00275A20"/>
     <w:rsid w:val="00283A77"/>
     <w:rsid w:val="00284069"/>
     <w:rsid w:val="0029293F"/>
     <w:rsid w:val="00294BE4"/>
     <w:rsid w:val="00297576"/>
     <w:rsid w:val="00297C3D"/>
     <w:rsid w:val="002A1645"/>
     <w:rsid w:val="002A56D7"/>
     <w:rsid w:val="002A6187"/>
     <w:rsid w:val="002B3CD6"/>
     <w:rsid w:val="002B528D"/>
     <w:rsid w:val="002B5A7B"/>
     <w:rsid w:val="002B6BE7"/>
     <w:rsid w:val="002B78D8"/>
@@ -11914,104 +11707,107 @@
     <w:rsid w:val="00424E22"/>
     <w:rsid w:val="00425549"/>
     <w:rsid w:val="00427EAA"/>
     <w:rsid w:val="00427F25"/>
     <w:rsid w:val="004375C5"/>
     <w:rsid w:val="00442C69"/>
     <w:rsid w:val="00442FB8"/>
     <w:rsid w:val="00445843"/>
     <w:rsid w:val="00450868"/>
     <w:rsid w:val="00455148"/>
     <w:rsid w:val="004551F4"/>
     <w:rsid w:val="0045667A"/>
     <w:rsid w:val="00462BBE"/>
     <w:rsid w:val="00465221"/>
     <w:rsid w:val="0046543D"/>
     <w:rsid w:val="0046623A"/>
     <w:rsid w:val="004665F5"/>
     <w:rsid w:val="00467ADD"/>
     <w:rsid w:val="00473D3F"/>
     <w:rsid w:val="004746DC"/>
     <w:rsid w:val="004771C6"/>
     <w:rsid w:val="00480EF1"/>
     <w:rsid w:val="00483659"/>
     <w:rsid w:val="004837DB"/>
     <w:rsid w:val="00494C06"/>
+    <w:rsid w:val="004A05C3"/>
     <w:rsid w:val="004A202E"/>
     <w:rsid w:val="004A2CF9"/>
     <w:rsid w:val="004A66CC"/>
     <w:rsid w:val="004B1B13"/>
     <w:rsid w:val="004B5B75"/>
     <w:rsid w:val="004B5B8D"/>
     <w:rsid w:val="004B7988"/>
     <w:rsid w:val="004B7A92"/>
     <w:rsid w:val="004C1A9A"/>
     <w:rsid w:val="004C72B5"/>
     <w:rsid w:val="004D2F66"/>
     <w:rsid w:val="004D304C"/>
     <w:rsid w:val="004D4273"/>
     <w:rsid w:val="004D6D6E"/>
     <w:rsid w:val="004D72BC"/>
     <w:rsid w:val="004D745D"/>
     <w:rsid w:val="004E157A"/>
     <w:rsid w:val="004E1B07"/>
     <w:rsid w:val="004E25BE"/>
     <w:rsid w:val="004E4907"/>
     <w:rsid w:val="004E7128"/>
     <w:rsid w:val="004F2297"/>
     <w:rsid w:val="004F23CC"/>
     <w:rsid w:val="004F662A"/>
     <w:rsid w:val="005031E0"/>
     <w:rsid w:val="005050C6"/>
     <w:rsid w:val="00507D69"/>
     <w:rsid w:val="00515A67"/>
     <w:rsid w:val="00520934"/>
     <w:rsid w:val="005234CE"/>
+    <w:rsid w:val="005249FE"/>
     <w:rsid w:val="00530FBA"/>
     <w:rsid w:val="00533D79"/>
     <w:rsid w:val="00537D97"/>
     <w:rsid w:val="00541270"/>
     <w:rsid w:val="00541B79"/>
     <w:rsid w:val="00544279"/>
     <w:rsid w:val="00561507"/>
     <w:rsid w:val="00562120"/>
     <w:rsid w:val="00571CC9"/>
     <w:rsid w:val="00572070"/>
     <w:rsid w:val="005720CD"/>
     <w:rsid w:val="0058232C"/>
     <w:rsid w:val="00587AD5"/>
     <w:rsid w:val="00590828"/>
     <w:rsid w:val="00591B47"/>
     <w:rsid w:val="005A0DAB"/>
     <w:rsid w:val="005A46B8"/>
     <w:rsid w:val="005B07AC"/>
     <w:rsid w:val="005B2C0B"/>
     <w:rsid w:val="005B5536"/>
     <w:rsid w:val="005B7B7E"/>
     <w:rsid w:val="005C0269"/>
     <w:rsid w:val="005C6583"/>
     <w:rsid w:val="005C6BB2"/>
+    <w:rsid w:val="005D0DC5"/>
     <w:rsid w:val="005D1E86"/>
     <w:rsid w:val="005D3F06"/>
     <w:rsid w:val="005D4775"/>
     <w:rsid w:val="005D4EFE"/>
     <w:rsid w:val="005D5DD8"/>
     <w:rsid w:val="005E232E"/>
     <w:rsid w:val="005E3300"/>
     <w:rsid w:val="005E7AD8"/>
     <w:rsid w:val="005E7E8E"/>
     <w:rsid w:val="00603D3A"/>
     <w:rsid w:val="00611DFB"/>
     <w:rsid w:val="006132DE"/>
     <w:rsid w:val="00613C0D"/>
     <w:rsid w:val="00622580"/>
     <w:rsid w:val="00625838"/>
     <w:rsid w:val="00632B2E"/>
     <w:rsid w:val="006408BA"/>
     <w:rsid w:val="00643701"/>
     <w:rsid w:val="00643994"/>
     <w:rsid w:val="00647272"/>
     <w:rsid w:val="00650A5A"/>
     <w:rsid w:val="006532B6"/>
     <w:rsid w:val="00655FCB"/>
     <w:rsid w:val="00660AE4"/>
     <w:rsid w:val="0067451D"/>
@@ -12071,102 +11867,106 @@
     <w:rsid w:val="007A0CDC"/>
     <w:rsid w:val="007A2BEE"/>
     <w:rsid w:val="007A41C7"/>
     <w:rsid w:val="007A5223"/>
     <w:rsid w:val="007B6192"/>
     <w:rsid w:val="007C2C57"/>
     <w:rsid w:val="007C4D32"/>
     <w:rsid w:val="007C50A0"/>
     <w:rsid w:val="007C6966"/>
     <w:rsid w:val="007D4366"/>
     <w:rsid w:val="007D7476"/>
     <w:rsid w:val="007E1F97"/>
     <w:rsid w:val="007E2608"/>
     <w:rsid w:val="007E4245"/>
     <w:rsid w:val="007E4D74"/>
     <w:rsid w:val="007E5C13"/>
     <w:rsid w:val="007F0CB9"/>
     <w:rsid w:val="007F15F0"/>
     <w:rsid w:val="007F268D"/>
     <w:rsid w:val="007F3FEA"/>
     <w:rsid w:val="0080013E"/>
     <w:rsid w:val="00803186"/>
     <w:rsid w:val="0080412F"/>
     <w:rsid w:val="00806C92"/>
     <w:rsid w:val="00807B63"/>
+    <w:rsid w:val="00822EAC"/>
+    <w:rsid w:val="00823D8A"/>
     <w:rsid w:val="0082677A"/>
     <w:rsid w:val="00827183"/>
     <w:rsid w:val="00827327"/>
+    <w:rsid w:val="00831301"/>
     <w:rsid w:val="00834F1D"/>
     <w:rsid w:val="008364F5"/>
     <w:rsid w:val="008415C7"/>
     <w:rsid w:val="00844CF6"/>
     <w:rsid w:val="0084787C"/>
     <w:rsid w:val="008478BE"/>
     <w:rsid w:val="008529BA"/>
     <w:rsid w:val="00857E7B"/>
     <w:rsid w:val="00864992"/>
     <w:rsid w:val="0087006E"/>
     <w:rsid w:val="0088354F"/>
     <w:rsid w:val="008870FC"/>
     <w:rsid w:val="008928FA"/>
     <w:rsid w:val="0089558B"/>
     <w:rsid w:val="00897A62"/>
     <w:rsid w:val="008A3378"/>
     <w:rsid w:val="008A4865"/>
     <w:rsid w:val="008A75A3"/>
     <w:rsid w:val="008C4609"/>
     <w:rsid w:val="008C598A"/>
     <w:rsid w:val="008C6E31"/>
     <w:rsid w:val="008D5A72"/>
     <w:rsid w:val="008E0089"/>
     <w:rsid w:val="008F10E7"/>
     <w:rsid w:val="008F124A"/>
     <w:rsid w:val="008F4C05"/>
     <w:rsid w:val="008F6C01"/>
     <w:rsid w:val="00900AAC"/>
     <w:rsid w:val="00904D3B"/>
     <w:rsid w:val="00905F3E"/>
     <w:rsid w:val="00912D50"/>
     <w:rsid w:val="00915546"/>
     <w:rsid w:val="0091595C"/>
     <w:rsid w:val="0092258D"/>
     <w:rsid w:val="00923816"/>
     <w:rsid w:val="00925354"/>
     <w:rsid w:val="009317A8"/>
     <w:rsid w:val="009338B3"/>
     <w:rsid w:val="00933CE8"/>
     <w:rsid w:val="00937C33"/>
     <w:rsid w:val="00950BF7"/>
     <w:rsid w:val="009513C5"/>
     <w:rsid w:val="00961306"/>
     <w:rsid w:val="00962566"/>
     <w:rsid w:val="00963227"/>
     <w:rsid w:val="00964DBB"/>
     <w:rsid w:val="009652DF"/>
     <w:rsid w:val="00965E16"/>
     <w:rsid w:val="009672B2"/>
+    <w:rsid w:val="00973B13"/>
     <w:rsid w:val="00980A88"/>
     <w:rsid w:val="00980CEA"/>
     <w:rsid w:val="00983958"/>
     <w:rsid w:val="00992E1A"/>
     <w:rsid w:val="00996C4B"/>
     <w:rsid w:val="009A1A15"/>
     <w:rsid w:val="009A66E2"/>
     <w:rsid w:val="009B45E4"/>
     <w:rsid w:val="009B4C5E"/>
     <w:rsid w:val="009C4AFE"/>
     <w:rsid w:val="009D02FB"/>
     <w:rsid w:val="009D1822"/>
     <w:rsid w:val="009D57D2"/>
     <w:rsid w:val="009D77FF"/>
     <w:rsid w:val="009E0382"/>
     <w:rsid w:val="009E5F41"/>
     <w:rsid w:val="009E7257"/>
     <w:rsid w:val="009E7981"/>
     <w:rsid w:val="009F407E"/>
     <w:rsid w:val="009F56BA"/>
     <w:rsid w:val="009F610A"/>
     <w:rsid w:val="00A0222C"/>
     <w:rsid w:val="00A0315D"/>
     <w:rsid w:val="00A05CEB"/>
     <w:rsid w:val="00A07C6D"/>
@@ -12241,50 +12041,51 @@
     <w:rsid w:val="00BC2214"/>
     <w:rsid w:val="00BC3280"/>
     <w:rsid w:val="00BC5ACB"/>
     <w:rsid w:val="00BE286F"/>
     <w:rsid w:val="00BE46A8"/>
     <w:rsid w:val="00BE5B3C"/>
     <w:rsid w:val="00BE6AB8"/>
     <w:rsid w:val="00BF27C9"/>
     <w:rsid w:val="00BF542D"/>
     <w:rsid w:val="00C01547"/>
     <w:rsid w:val="00C01E0A"/>
     <w:rsid w:val="00C10DAB"/>
     <w:rsid w:val="00C20BBA"/>
     <w:rsid w:val="00C2644A"/>
     <w:rsid w:val="00C365B0"/>
     <w:rsid w:val="00C373D0"/>
     <w:rsid w:val="00C4495A"/>
     <w:rsid w:val="00C456CF"/>
     <w:rsid w:val="00C45C8F"/>
     <w:rsid w:val="00C528ED"/>
     <w:rsid w:val="00C543AE"/>
     <w:rsid w:val="00C54FDF"/>
     <w:rsid w:val="00C55447"/>
     <w:rsid w:val="00C56828"/>
     <w:rsid w:val="00C56B83"/>
+    <w:rsid w:val="00C57215"/>
     <w:rsid w:val="00C63A2B"/>
     <w:rsid w:val="00C65D4D"/>
     <w:rsid w:val="00C7554D"/>
     <w:rsid w:val="00C75FF1"/>
     <w:rsid w:val="00C87658"/>
     <w:rsid w:val="00CA3C36"/>
     <w:rsid w:val="00CA465D"/>
     <w:rsid w:val="00CA6923"/>
     <w:rsid w:val="00CA6FE1"/>
     <w:rsid w:val="00CB03BC"/>
     <w:rsid w:val="00CB63E0"/>
     <w:rsid w:val="00CC03FA"/>
     <w:rsid w:val="00CC41DC"/>
     <w:rsid w:val="00CD27D9"/>
     <w:rsid w:val="00CD5159"/>
     <w:rsid w:val="00CE17BF"/>
     <w:rsid w:val="00CE633A"/>
     <w:rsid w:val="00CE680B"/>
     <w:rsid w:val="00CF24D4"/>
     <w:rsid w:val="00CF2D65"/>
     <w:rsid w:val="00CF6039"/>
     <w:rsid w:val="00D02C0C"/>
     <w:rsid w:val="00D03325"/>
     <w:rsid w:val="00D03B67"/>
     <w:rsid w:val="00D16832"/>
@@ -12308,61 +12109,63 @@
     <w:rsid w:val="00D7379B"/>
     <w:rsid w:val="00D76874"/>
     <w:rsid w:val="00D7703B"/>
     <w:rsid w:val="00D80EFE"/>
     <w:rsid w:val="00D81725"/>
     <w:rsid w:val="00D9180A"/>
     <w:rsid w:val="00D93B6E"/>
     <w:rsid w:val="00D960D8"/>
     <w:rsid w:val="00DA1551"/>
     <w:rsid w:val="00DA5944"/>
     <w:rsid w:val="00DB14EE"/>
     <w:rsid w:val="00DB587A"/>
     <w:rsid w:val="00DB5CA5"/>
     <w:rsid w:val="00DE1BCE"/>
     <w:rsid w:val="00DE5C52"/>
     <w:rsid w:val="00DF37C9"/>
     <w:rsid w:val="00DF72E9"/>
     <w:rsid w:val="00E0062C"/>
     <w:rsid w:val="00E00FAA"/>
     <w:rsid w:val="00E01BC4"/>
     <w:rsid w:val="00E0208B"/>
     <w:rsid w:val="00E05966"/>
     <w:rsid w:val="00E11272"/>
     <w:rsid w:val="00E11D49"/>
     <w:rsid w:val="00E12F47"/>
+    <w:rsid w:val="00E162D6"/>
     <w:rsid w:val="00E2367E"/>
     <w:rsid w:val="00E2568C"/>
     <w:rsid w:val="00E3383B"/>
     <w:rsid w:val="00E35013"/>
     <w:rsid w:val="00E407C9"/>
     <w:rsid w:val="00E41E02"/>
     <w:rsid w:val="00E4282C"/>
     <w:rsid w:val="00E42B81"/>
     <w:rsid w:val="00E42F8B"/>
     <w:rsid w:val="00E43C65"/>
     <w:rsid w:val="00E46554"/>
+    <w:rsid w:val="00E472F8"/>
     <w:rsid w:val="00E51C1D"/>
     <w:rsid w:val="00E51DF1"/>
     <w:rsid w:val="00E56AE5"/>
     <w:rsid w:val="00E60206"/>
     <w:rsid w:val="00E61450"/>
     <w:rsid w:val="00E631F8"/>
     <w:rsid w:val="00E6402A"/>
     <w:rsid w:val="00E72A22"/>
     <w:rsid w:val="00E736EA"/>
     <w:rsid w:val="00E751E9"/>
     <w:rsid w:val="00E76C19"/>
     <w:rsid w:val="00E827A9"/>
     <w:rsid w:val="00E82DE0"/>
     <w:rsid w:val="00E83177"/>
     <w:rsid w:val="00E8469A"/>
     <w:rsid w:val="00E85377"/>
     <w:rsid w:val="00E8676D"/>
     <w:rsid w:val="00E9778C"/>
     <w:rsid w:val="00E97F1D"/>
     <w:rsid w:val="00EA5A54"/>
     <w:rsid w:val="00EC04CE"/>
     <w:rsid w:val="00EC5127"/>
     <w:rsid w:val="00ED7B6F"/>
     <w:rsid w:val="00EE58BF"/>
     <w:rsid w:val="00EF08B0"/>
@@ -12537,51 +12340,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13203673"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{418ABEC5-6167-4B6E-A193-718E06C2F5D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13505,51 +13308,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003201C8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003201C8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1719627651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1871458164">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13567,51 +13370,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="356010993">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/administrative-bulletin/language-access-policy-and-guidelines-af-16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lep.gov/ISpeakCards2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Margaret.lee@mass.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/subtitle-A/subchapter-A/part-92/subpart-B/section-92.101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/website_content_request_form" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D09D38.8E27B240" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/find-a-statewide-contract-user-guide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/how-to-request-an-asl-interpreter-or-cart-provider" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sehin.mekuria@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/communication-spectrum-tip-sheet-for-first-time-interpretercart-requests/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yarlennys.K.Villaman@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-614-establishing-the-digital-accessibility-and-equity-governance-board" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baystateinterpreters.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Caitlin.parton@mass.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/administrative-bulletin/language-access-policy-and-guidelines-af-16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaret.lee@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/subtitle-A/subchapter-A/part-92/subpart-B/section-92.101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sehin.mekuria@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yarlennys.K.Villaman@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sehin.mekuria@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baystateinterpreters.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Caitlin.parton@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Margaret.lee@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lep.gov/ISpeakCards2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/how-to-request-an-asl-interpreter-or-cart-provider" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-614-establishing-the-digital-accessibility-and-equity-governance-board" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/find-a-statewide-contract-user-guide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/website_content_request_form" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/communication-spectrum-tip-sheet-for-first-time-interpretercart-requests/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D09D38.8E27B240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13911,50 +13714,63 @@
         <DisplayName>Parton, Caitlin (MCD)</DisplayName>
         <AccountId>913</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Sudireddy, Sreya R (EHS)</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Segal, Tami (EHS)</DisplayName>
         <AccountId>16</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="79378399-bdd1-4e54-af2e-bf7831bd3d00">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <FEMAUpload xmlns="79378399-bdd1-4e54-af2e-bf7831bd3d00" xsi:nil="true"/>
     <TaxCatchAll xmlns="17eb2ca1-151e-4498-8659-dcf34d506d6e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BAF16977D12A8C40BEE978808F42C318" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfca5ed46638c6e09c4b7abe127d0fd8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79378399-bdd1-4e54-af2e-bf7831bd3d00" xmlns:ns3="17eb2ca1-151e-4498-8659-dcf34d506d6e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39015dad4cf01d1bac389ba3ffceb40a" ns2:_="" ns3:_="">
     <xsd:import namespace="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
     <xsd:import namespace="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:FEMAUpload" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -14155,124 +13971,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{677F2B65-651B-42E9-BC41-14635DA7B64D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <ds:schemaRef ds:uri="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F170E98-185A-4FCC-94A1-EEF49242C87B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{834A351B-2241-4302-BD7A-C996A774375A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D16E4D27-6C67-490B-8DDE-863F77A18620}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
     <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3201</Words>
-  <Characters>18251</Characters>
+  <Words>4273</Words>
+  <Characters>17266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>4316</Lines>
+  <Paragraphs>2393</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21410</CharactersWithSpaces>
+  <CharactersWithSpaces>19146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="120" baseType="variant">
       <vt:variant>
         <vt:i4>2293769</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>57</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Yarlennys.K.Villaman@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4456508</vt:i4>
       </vt:variant>
       <vt:variant>