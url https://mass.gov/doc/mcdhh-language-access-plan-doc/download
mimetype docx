--- v1 (2026-04-06)
+++ v2 (2026-07-05)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="547263DF" w14:textId="77777777" w:rsidR="00BE46A8" w:rsidRPr="00CE17BF" w:rsidRDefault="00BE46A8" w:rsidP="003C3413">
+    <w:p w14:paraId="547263DF" w14:textId="46335086" w:rsidR="00BE46A8" w:rsidRPr="00CE17BF" w:rsidRDefault="086280DB" w:rsidP="21BF5EBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:ins w:id="0" w:author="Jeudy, Dominique (EHS)" w:date="2026-05-01T12:52:00Z" w16du:dateUtc="2026-05-01T12:52:25Z">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="436E4EBC" w14:textId="77777777" w:rsidR="00BE46A8" w:rsidRPr="00CE17BF" w:rsidRDefault="00BE46A8" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EDD873" w14:textId="1D8B1108" w:rsidR="006F1744" w:rsidRPr="00CE17BF" w:rsidRDefault="006F1744" w:rsidP="004375C5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3286130D" w14:textId="67100140" w:rsidR="006F1744" w:rsidRPr="00CE17BF" w:rsidRDefault="006F1744" w:rsidP="00650A5A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
@@ -186,128 +191,159 @@
     </w:p>
     <w:p w14:paraId="4B03CCE6" w14:textId="562241C9" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="6DB3A0C4" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB13568" w14:textId="48C75444" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="6DB3A0C4" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA5273D" w14:textId="5AA69D24" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="00A1056B" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="756ED055" wp14:editId="53C8367A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="756ED055" wp14:editId="16333707">
             <wp:extent cx="4627245" cy="2329180"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-            <wp:docPr id="568990835" name="Picture 568990835" descr="Line drawing of the State House. "/>
+            <wp:docPr id="568990835" name="Picture 568990835">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="568990835" name="Picture 568990835" descr="Line drawing of the State House. "/>
+                    <pic:cNvPr id="568990835" name="Picture 568990835">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4627245" cy="2329180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCD6DFE" w14:textId="124C2DF2" w:rsidR="6DB3A0C4" w:rsidRPr="00CE17BF" w:rsidRDefault="6DB3A0C4" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792E407B" w14:textId="77777777" w:rsidR="00B165F1" w:rsidRDefault="00B165F1" w:rsidP="00B165F1">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc472441700"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc472441700"/>
     </w:p>
     <w:p w14:paraId="5B5D3B59" w14:textId="77777777" w:rsidR="00A86119" w:rsidRPr="00CE17BF" w:rsidRDefault="00A86119" w:rsidP="00B165F1">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710D063D" w14:textId="2B2D053A" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="005249FE">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CE17BF">
+    <w:p w14:paraId="710D063D" w14:textId="2B2D053A" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="00B165F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1BB533A5" w14:textId="77777777" w:rsidR="00D667DB" w:rsidRPr="00CE17BF" w:rsidRDefault="00D667DB" w:rsidP="00D667DB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="118B008F" w14:textId="0C465E09" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="000A574D" w:rsidRPr="00CE17BF">
         <w:t>Massachusetts Commission for the Deaf and Hard of Hearing (MCDHH)</w:t>
       </w:r>
@@ -584,51 +620,59 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FA58F86" w14:textId="2D0F9082" w:rsidR="00923816" w:rsidRDefault="00096139" w:rsidP="00923816">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="00EF08B0" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0AC983B3" w:rsidRPr="7FCB8243">
-        <w:t xml:space="preserve">will review and update this Plan every two years to ensure that it is continuing to respond to community needs and comply with Executive Order </w:t>
+        <w:t xml:space="preserve">will review and update this Plan every two years to ensure that it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0AC983B3" w:rsidRPr="7FCB8243">
+        <w:t>is continuing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0AC983B3" w:rsidRPr="7FCB8243">
+        <w:t xml:space="preserve"> to respond to community needs and comply with Executive Order </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0AC983B3" w:rsidRPr="7FCB8243">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0AC983B3" w:rsidRPr="7FCB8243">
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC4939F" w14:textId="77777777" w:rsidR="007B6192" w:rsidRPr="00CE17BF" w:rsidRDefault="007B6192" w:rsidP="00923816">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4841437F" w14:textId="26C5ADFB" w:rsidR="008529BA" w:rsidRPr="00CE17BF" w:rsidRDefault="00096139" w:rsidP="00923816">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -670,55 +714,55 @@
       <w:r w:rsidR="004A2CF9" w:rsidRPr="00CE17BF">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="00F9190B" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008529BA" w:rsidRPr="00CE17BF">
         <w:t>staff. A c</w:t>
       </w:r>
       <w:r w:rsidR="00B30BB0" w:rsidRPr="00CE17BF">
         <w:t>onstituent</w:t>
       </w:r>
       <w:r w:rsidR="008529BA" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> maintains the right to self-identify as LEP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA1174E" w14:textId="77777777" w:rsidR="009338B3" w:rsidRPr="00CE17BF" w:rsidRDefault="009338B3" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B07C40E" w14:textId="77777777" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="003C3413" w:rsidP="007E4D74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc472441702"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc472441702"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5E47B2B1" w14:textId="77777777" w:rsidR="00923816" w:rsidRPr="00CE17BF" w:rsidRDefault="00923816" w:rsidP="004D4273">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B39E289" w14:textId="447C5778" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="004D4273">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
@@ -958,56 +1002,58 @@
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>LEP</w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>part</w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
@@ -1255,120 +1301,84 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Executive Order 614</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Establishing the Digital Accessibility and Equity Governance </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: Establishing the Digital Accessibility and Equity Governance Board; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266A707C" w14:textId="06185FB2" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="69CA73A5" w:rsidP="007B6192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Executive Order 615:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Promoting Access to Government Services and Information by Identifying and Minimizing Language Access </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Promoting Access to Government Services and Information by Identifying and Minimizing Language Access Barriers; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4478A009" w14:textId="1A77BEFD" w:rsidR="69CA73A5" w:rsidRPr="00FD2F88" w:rsidRDefault="69CA73A5" w:rsidP="007B6192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FD2F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Federal Plain Language Guidelines</w:t>
         </w:r>
@@ -1423,51 +1433,51 @@
         <w:t>: Meaningful access for individuals with limited English proficiency</w:t>
       </w:r>
       <w:r w:rsidR="006D512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DCA578" w14:textId="18C784AB" w:rsidR="7FCB8243" w:rsidRDefault="7FCB8243" w:rsidP="7FCB8243">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A2FB07" w14:textId="08BCCC49" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="6DB3A0C4">
+    <w:p w14:paraId="76A2FB07" w14:textId="6B478121" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="6DB3A0C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>LAP</w:t>
@@ -1648,50 +1658,53 @@
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>LEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F422CE" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>constituents</w:t>
       </w:r>
       <w:r w:rsidR="00F422CE" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B7719A">
+        <w:t xml:space="preserve">at no cost </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>in a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> fair</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>and timely</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
@@ -1775,72 +1788,85 @@
     </w:p>
     <w:p w14:paraId="09FE7AF0" w14:textId="64C06210" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="00F9190B" w:rsidP="00923816">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>This LAP centralizes language access materials for staff</w:t>
       </w:r>
       <w:r w:rsidR="008A75A3" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and outlines the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regular trainings for new hires to ensure that all staff can access the materials and services listed in the section</w:t>
+        <w:t xml:space="preserve"> regular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for new hires to ensure that all staff can access the materials and services listed in the section</w:t>
       </w:r>
       <w:r w:rsidR="00AF5696" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">s below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BF0B34" w14:textId="77777777" w:rsidR="002B3CD6" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="003D02AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The objectives</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>these</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Language </w:t>
@@ -1941,93 +1967,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>non-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>speakers</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>LEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>persons;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6484AF24" w14:textId="77777777" w:rsidR="002B3CD6" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reduce </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
@@ -2121,66 +2146,66 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Streamline training and resources for staff to increase effectiveness and ensure public satisfaction</w:t>
       </w:r>
       <w:r w:rsidR="002B3CD6" w:rsidRPr="00CE17BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3466AC" w14:textId="77777777" w:rsidR="00172EA7" w:rsidRPr="00CE17BF" w:rsidRDefault="00172EA7" w:rsidP="0005418C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1453A110" w14:textId="3242A860" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="00533D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc472441703"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc472441703"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="6756AEB6" w14:textId="77777777" w:rsidR="00D667DB" w:rsidRPr="00CE17BF" w:rsidRDefault="00D667DB" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A60754" w14:textId="37F4DD5C" w:rsidR="002B3CD6" w:rsidRPr="006E083B" w:rsidRDefault="002B3CD6" w:rsidP="006E083B">
+    <w:p w14:paraId="66A60754" w14:textId="086A6AAA" w:rsidR="002B3CD6" w:rsidRPr="006E083B" w:rsidRDefault="002B3CD6" w:rsidP="006E083B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00D506F4" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
@@ -2217,114 +2242,84 @@
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE17BF">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+      <w:r w:rsidR="00730732">
+        <w:t xml:space="preserve">for persons with limited </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>proficiency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7EAEBC" w14:textId="77777777" w:rsidR="00983958" w:rsidRPr="00CE17BF" w:rsidRDefault="00983958" w:rsidP="0005418C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238F0968" w14:textId="0EDB0F14" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="007E4D74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc472441704"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc472441704"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Applicability</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4168A303" w14:textId="77777777" w:rsidR="00D667DB" w:rsidRPr="00CE17BF" w:rsidRDefault="00D667DB" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2632F3" w14:textId="73B6E1FC" w:rsidR="001759CC" w:rsidRPr="00B837C5" w:rsidRDefault="002B3CD6" w:rsidP="00B837C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
@@ -2349,319 +2344,411 @@
       <w:r w:rsidR="00533D79" w:rsidRPr="00CE17BF">
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="007F268D" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D506F4" w:rsidRPr="00CE17BF">
         <w:t>departments</w:t>
       </w:r>
       <w:r w:rsidR="007F268D" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> within </w:t>
       </w:r>
       <w:r w:rsidR="00D506F4" w:rsidRPr="00CE17BF">
         <w:t>MCDHH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36545B0E" w14:textId="77777777" w:rsidR="00172EA7" w:rsidRPr="00CE17BF" w:rsidRDefault="00172EA7" w:rsidP="003C3413">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D3609CA" w14:textId="77777777" w:rsidR="003C3413" w:rsidRPr="00CE17BF" w:rsidRDefault="002B3CD6" w:rsidP="007E4D74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc472441705"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc472441705"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Role</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="720BEEA8" w14:textId="77777777" w:rsidR="00C56B83" w:rsidRPr="00CE17BF" w:rsidRDefault="00C56B83" w:rsidP="002F6026">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc472441706"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="14E96A12" w14:textId="702FDB25" w:rsidR="002F6026" w:rsidRPr="00CE17BF" w:rsidRDefault="002F6026" w:rsidP="002F6026">
+      <w:bookmarkStart w:id="6" w:name="_Toc472441706"/>
+    </w:p>
+    <w:p w14:paraId="14E96A12" w14:textId="6DBB9691" w:rsidR="002F6026" w:rsidRPr="00CE17BF" w:rsidRDefault="002F6026" w:rsidP="002F6026">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts Commission for the Deaf and Hard of Hearing (MCDHH) is responsible for ensuring that Deaf or hard of hearing residents of Massachusetts receive quality and timely communication access. MCDHH was established by Chapter 716 of the Acts of 1985, which amended Massachusetts General Laws, Chapter 6</w:t>
       </w:r>
       <w:r w:rsidR="00C56B83" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 191-97, as a Commonwealth agency housed under the Executive Office of Health and Human Services. MCDHH provides American Sign Language (ASL)/English interpreter and Communication Access Real-time Transcription (CART) referral services – including 24/7 standby referral for press conferences, referral for court and legal proceedings, and referral for emergencies, as well as ASL/English interpreter training, mentorship and quality assurance, communication access training, and technical assistance. Additionally, MCDHH provides critical case management and independent living services for Deaf and hard-of-hearing adults and children in the community. </w:t>
+        <w:t xml:space="preserve"> § 191-97, as a Commonwealth agency housed </w:t>
+      </w:r>
+      <w:r w:rsidR="00B837D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Executive Office of Health and Human Services. MCDHH provides American Sign Language (ASL)/English interpreter and Communication Access Real-time Transcription (CART) referral services – including 24/7 standby referral for press conferences, referral for court and legal proceedings, and referral for emergencies, as well as ASL/English interpreter training, mentorship and quality assurance, communication access training, and technical assistance. Additionally, MCDHH provides critical case management and independent living services for Deaf and hard-of-hearing adults and children in the community. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5996DF19" w14:textId="77777777" w:rsidR="002F6026" w:rsidRPr="00CE17BF" w:rsidRDefault="002F6026" w:rsidP="002F6026">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42798468" w14:textId="77777777" w:rsidR="00D37CAC" w:rsidRPr="00CE17BF" w:rsidRDefault="002F6026" w:rsidP="00D37CAC">
+    <w:p w14:paraId="42798468" w14:textId="5DCCC1D8" w:rsidR="00D37CAC" w:rsidRPr="00CE17BF" w:rsidRDefault="002F6026" w:rsidP="00D37CAC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As leading experts in accessibility and services for the Deaf and hard of hearing, MCDHH partners with sister agencies and community entities to increase accessibility and improve the quality of existing and new services throughout the Commonwealth. This includes working directly with agencies such as DCF and DMH to ensure accessibility is integrated into their service models and supporting Deaf and hard-of-hearing employees working for the Commonwealth in these critical roles. </w:t>
       </w:r>
       <w:r w:rsidR="00D37CAC" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MCDHH has been providing service for 35 years throughout the Commonwealth. Our staff provides the Commonwealth with the resources it needs to serve Deaf, hard of hearing, and late-deafened individuals in an extensive range of human services, healthcare, safety, legal, education, and economic settings, and to provide the accommodations that are required under the Americans with Disabilities Act and Section 504 of Rehabilitation Act of 1973.  </w:t>
+        <w:t xml:space="preserve">MCDHH has been providing service for 35 years throughout the Commonwealth. Our staff provides the Commonwealth with the resources it needs to serve Deaf, hard of hearing, and late-deafened individuals in an extensive range of human services, healthcare, safety, legal, education, and economic settings, and to provide the accommodations that are required under the Americans with Disabilities Act and Section 504 of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C047B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37CAC" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rehabilitation Act of 1973.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC8F606" w14:textId="77777777" w:rsidR="007E2608" w:rsidRPr="00CE17BF" w:rsidRDefault="007E2608" w:rsidP="002F6026">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550DCE72" w14:textId="77777777" w:rsidR="00BC5ACB" w:rsidRPr="00CE17BF" w:rsidRDefault="007E2608" w:rsidP="007E2608">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our dedicated and passionate staff provide the Commonwealth with the resources it needs to serve Deaf, hard of hearing, and late-deafened individuals in an extensive range of human </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our dedicated and passionate staff provide the Commonwealth with the resources it needs to serve Deaf, hard of hearing, and late-deafened individuals in an extensive range of human services, healthcare, safety, legal, education, and economic settings.  With the support of the Healey-Driscoll Administration, MCDHH will continue to ensure that Deaf and hard of hearing individuals living and working in the Commonwealth enjoy equal access and opportunity to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">services, healthcare, safety, legal, education, and economic settings.  With the support of the Healey-Driscoll Administration, MCDHH will continue to ensure that Deaf and hard of hearing individuals living and working in the Commonwealth enjoy equal access and opportunity to </w:t>
-[...8 lines deleted...]
-        <w:t>all of</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the public services, opportunities, and benefits Massachusetts has to offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D2A3F7" w14:textId="77777777" w:rsidR="00BC5ACB" w:rsidRPr="00CE17BF" w:rsidRDefault="00BC5ACB" w:rsidP="007E2608">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17EDCFAA" w14:textId="77777777" w:rsidR="00467ADD" w:rsidRPr="00CE17BF" w:rsidRDefault="00467ADD" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Commissioner:</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Commissioner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Deputy Commissioner for Administration &amp; Finance</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="07B8A559" w14:textId="1DF5C6FF" w:rsidR="7A5FB844" w:rsidRDefault="00467ADD" w:rsidP="7A5FB844">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Dr</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Opeoluwa Sotonwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19445CA4" w14:textId="77777777" w:rsidR="00467ADD" w:rsidRPr="00CE17BF" w:rsidRDefault="00467ADD" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Deputy Commissioner for Administration &amp; Finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Sehin Mekuria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA37BBF" w14:textId="23482115" w:rsidR="7A5FB844" w:rsidRDefault="00467ADD" w:rsidP="7A5FB844">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Chief of Staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Sharon Harrison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FCC945" w14:textId="59753AB9" w:rsidR="000C06A1" w:rsidRDefault="000C06A1" w:rsidP="7A5FB844">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3239F" w:rsidRPr="00D92967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eneral Counsel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3239F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>: Caitlin Parton</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D701EF7" w14:textId="3448B9A2" w:rsidR="7A5FB844" w:rsidRDefault="7A5FB844" w:rsidP="7A5FB844">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D6F31D" w14:textId="77777777" w:rsidR="00467ADD" w:rsidRPr="00CE17BF" w:rsidRDefault="00467ADD" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>The Population We Serve</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3981EA" w14:textId="77777777" w:rsidR="00467ADD" w:rsidRPr="00CE17BF" w:rsidRDefault="00467ADD" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approximately 1,405,983 citizens in Massachusetts are Deaf, Hard of Hearing or late-Deafened. </w:t>
+        <w:t xml:space="preserve">Approximately 1,405,983 citizens in Massachusetts are Deaf, Hard of Hearing or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>late-Deafened</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF99161" w14:textId="6F2B526D" w:rsidR="006C6C70" w:rsidRPr="00CE17BF" w:rsidRDefault="006C6C70" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Approximately more than half a million people throughout the United States use A</w:t>
       </w:r>
       <w:r w:rsidR="004111D5" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">merican Sign Language (ASL) to communicate as their native language. </w:t>
       </w:r>
@@ -2772,51 +2859,79 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B8CE01" w14:textId="3CBCF62E" w:rsidR="00467ADD" w:rsidRDefault="00467ADD" w:rsidP="00467ADD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Communication preferences and accommodations vary widely, depending on individual need.</w:t>
+        <w:t xml:space="preserve">Communication preferences and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vary widely, depending on individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00725B9C" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Of the 48 million people in the United States with hearing loss, about 1% use </w:t>
       </w:r>
       <w:r w:rsidR="009D77FF" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ASL. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009D77FF" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The majority of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009D77FF" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3039,535 +3154,939 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D79B357" w14:textId="32B95036" w:rsidR="00FB6F85" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MCDHH Programs &amp; Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E76218D" w14:textId="0FF2062C" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="3E76218D" w14:textId="4AA0E169" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Communication Access Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="44546A" w:themeColor="text2"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The Interpreter/CART Referral Department provides interpreter and CART services to ensure full communication access for both Deaf and hearing individuals at state, public and private levels in accordance with all applicable federal and state laws. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">The Interpreter/CART Referral Department provides interpreter and CART services to ensure full communication access for both Deaf and hearing individuals at </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>state, public</w:t>
+      </w:r>
+      <w:r w:rsidR="009A13CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and private levels in accordance with all applicable federal and state laws. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F1F104" w14:textId="77777777" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide Interpreter/CART Referral Service </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12093FB8" w14:textId="0B5C72D2" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="12093FB8" w14:textId="60CEF9C8" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:color w:val="141414"/>
         </w:rPr>
-        <w:t>MCDHH conducts various interpreter screenings for Deaf, ASL Interpreters and Legal screening for interpreters who have been trained to interpret in legal settings. </w:t>
+        <w:t>MCDHH conducts various interpreter screenings for Deaf, ASL Interpreters</w:t>
+      </w:r>
+      <w:r w:rsidR="0019621F">
+        <w:rPr>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86D84">
+        <w:rPr>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>egal screening</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7DB7">
+        <w:rPr>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for interpreters who have been trained to interpret in legal settings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4484F8C9" w14:textId="77777777" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DE20DB" w14:textId="77777777" w:rsidR="003201C8" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Communication Access, Training &amp; Technology Services (CATTS):   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9F2F12" w14:textId="7A4826B0" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>ADA Communication Access Compliance trainings to public health, public safety, human service, state agency and private enterprise personnel – approximately 70 trainings/events in FY23, both onsite and remote</w:t>
+        <w:t xml:space="preserve">ADA Communication Access Compliance trainings to public health, public safety, human service, state agency and private enterprise personnel – approximately 70 trainings/events in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FY23, both onsite and remote</w:t>
       </w:r>
       <w:r w:rsidR="00465221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DDCA9D" w14:textId="77777777" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="48DDCA9D" w14:textId="7EF606A4" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onsite/remote Technical Assistance for regulatory compliance with communication access and assistive technology issues to requesting public/private entities – approximately 25/year. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FB2B349" w14:textId="77777777" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="003278DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">site/remote Technical Assistance for regulatory compliance with communication access and assistive technology issues to requesting public/private entities – approximately 25/year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E11EA5B" w14:textId="3C5C643C" w:rsidR="11572C4A" w:rsidRPr="00CD37F7" w:rsidRDefault="11572C4A" w:rsidP="40D976E2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD37F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication Accessible internally produced vlogs – approximately 30 per year; MCDHH also </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Direct consumer and state agency support for access and technology questions – not explicitly counted but estimated to run into hundreds of</w:t>
+      </w:r>
+      <w:r w:rsidR="5C02F488" w:rsidRPr="00CD37F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>provides assistance to</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5AF30FC3" w14:textId="046CE7D2" w:rsidR="003201C8" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+        <w:t xml:space="preserve"> responses a year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB2B349" w14:textId="20914EEC" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication Accessible internally produced </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D976E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="7EB0C3B7" w:rsidRPr="40D976E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ideos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– approximately 30 per year; MCDHH also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>provides assistance to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other entities wishing to create accessible </w:t>
+      </w:r>
+      <w:r w:rsidR="72AD6007" w:rsidRPr="40D976E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF30FC3" w14:textId="60F37AD1" w:rsidR="003201C8" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="3DDF201B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Targeted resource distribution to law enforcement and public safety officers: visor card visual communication tool, Covid card visual communication tool, public safety DFS/OEMS visual communication tool: from 12,000/year at rollout to 2,500 – 3,500 per year sustained.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3EF8E5A4" w14:textId="3C49168E" w:rsidR="003201C8" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+      <w:r w:rsidR="00B44276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Municipal Police Training Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD37F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>distributed 24,000 Visor and Emergency Cards for their training participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF8E5A4" w14:textId="1E38299F" w:rsidR="003201C8" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB6F85">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1B3ACD00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Social</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="382C44B7" w:rsidRPr="1B3ACD00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Services:</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">ommunity </w:t>
+      </w:r>
+      <w:r w:rsidR="382C44B7" w:rsidRPr="5EEEB6AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Services </w:t>
+      </w:r>
+      <w:r w:rsidR="382C44B7" w:rsidRPr="58E5579E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B3ACD00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B3ACD00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8E9F8A" w14:textId="77777777" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="6D8E9F8A" w14:textId="116181D8" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deaf and Hard of Hearing infants, children, and adults and their families are eligible to receive case management services on a voluntary basis which include but are not limited to adult case management, family and children’s services, care coordination and collaboration with other state agencies.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C5FCC46" w14:textId="013ADE48" w:rsidR="0040251E" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="00FB6F85">
+        <w:t>Deaf and Hard of Hearing infants, children, and adults and their families are eligible to receive case management services on a voluntary basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF754A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which include but are not limited to adult case management, family and children’s services, care coordination</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF754A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and collaboration with other state agencies.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5FCC46" w14:textId="2B137706" w:rsidR="0040251E" w:rsidRPr="00FA1A67" w:rsidRDefault="2C59C820" w:rsidP="00C511CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In FY25</w:t>
+      </w:r>
+      <w:r w:rsidR="00437EE5" w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Service Navigators and Children’s Specialists served 2</w:t>
+      </w:r>
+      <w:r w:rsidR="3F1C4EBD" w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">321 </w:t>
+      </w:r>
+      <w:r w:rsidR="4B5D8864" w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eaf and hard of hearing clients</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371D78C3" w14:textId="323813E3" w:rsidR="004B7988" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deaf and Hard of Hearing Independent Living Services (DHILS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="44546A" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B92252" w14:textId="2CAAFFA0" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="64B92252" w14:textId="7AE6E271" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Integrated array of services developed and presented by individuals with disabilities to assist consumers with advocacy, communication access, health preservation, life skills, personal safety and economic well-being.  There are eight programs statewide. </w:t>
+        <w:t>Integrated array of services developed and presented by individuals with disabilities to assist consumers with advocacy, communication access, health preservation, life skills, personal safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00437EE5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and economic well-being.  There are eight programs statewide. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D667E9B" w14:textId="5720B027" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="2D667E9B" w14:textId="56712208" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="0DAB38BC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
+      <w:r w:rsidRPr="0DAB38BC">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E11272">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A973DB9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FY2</w:t>
+      </w:r>
+      <w:r w:rsidR="7EF60728" w:rsidRPr="2A973DB9">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00437EE5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0DAB38BC">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DHILS provided </w:t>
+      </w:r>
+      <w:r w:rsidR="18603901" w:rsidRPr="64E43186">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="18603901" w:rsidRPr="07B0B93C">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="18603901" w:rsidRPr="42C902AA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>235</w:t>
+      </w:r>
+      <w:r w:rsidR="18603901" w:rsidRPr="04B9497C">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FBE5FD0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0DAB38BC">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of service</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11272" w:rsidRPr="0DAB38BC">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5013B97A" w14:textId="1C12AC33" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="003201C8">
+    <w:p w14:paraId="5013B97A" w14:textId="12AF364B" w:rsidR="003201C8" w:rsidRPr="00CE17BF" w:rsidRDefault="003201C8" w:rsidP="0B30DF2F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
+      <w:r w:rsidRPr="0B30DF2F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E11272">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct one-to-one services were provided to </w:t>
+      </w:r>
+      <w:r w:rsidR="78F81BDA" w:rsidRPr="33698578">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">920 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="33698578">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consumers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0B30DF2F">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the areas of advocacy, skills training, peer mentoring, and community-based assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11272" w:rsidRPr="0B30DF2F">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDEAF4A" w14:textId="7933EAE4" w:rsidR="00A653F1" w:rsidRPr="00FB6F85" w:rsidRDefault="003201C8" w:rsidP="004B7988">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -3595,649 +4114,1081 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69092986" w14:textId="1F3B0E74" w:rsidR="003E5FFB" w:rsidRPr="00FB6F85" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6F85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Substance Use Disorder (SUD) Services: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8ADA44" w14:textId="77777777" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
+    <w:p w14:paraId="1F8ADA44" w14:textId="2138EB65" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">MCDHH SUD services include a counselor position, a lead recovery coach, and 14 certified addiction recovery coaches.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CE41B5A" w14:textId="77777777" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
+        <w:t xml:space="preserve">MCDHH SUD services include a </w:t>
+      </w:r>
+      <w:r w:rsidR="4AC6D346" w:rsidRPr="473ED241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Coordinator of Statewide Substance Abuse and Recovery Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A131281">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a lead recovery coach, and 14 certified addiction recovery coaches.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE41B5A" w14:textId="6CC6AF63" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>The team provides seminars and conferences for community members and is working on creating training that is linguistically and culturally appropriate for Deaf Recovery Coaches to meet recertification requirements in advocacy, mentoring, education, and recovery wellness support.</w:t>
+        <w:t xml:space="preserve">The team provides seminars and conferences for community members and </w:t>
+      </w:r>
+      <w:r w:rsidR="79A810A6" w:rsidRPr="08CF8A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>created</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="79A810A6" w:rsidRPr="023277C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="023277C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that is linguistically and culturally appropriate for Deaf Recovery Coaches to meet recertification requirements in advocacy, mentoring, education, and recovery wellness support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FA0B76" w14:textId="77777777" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication access services at meetings and seminars include Alcoholics Anonymous, Narcotics Anonymous, Overeaters Anonymous, All Recovery, and Recovery Dharma. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24967773" w14:textId="77777777" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
+    <w:p w14:paraId="65314553" w14:textId="3A46D78D" w:rsidR="3AA95F02" w:rsidRDefault="3AA95F02" w:rsidP="74903957">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="084AA7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication Access is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="65B93BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>also provided in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="497774BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BSAS</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2FFFFCCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1001FC73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treatment centers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B71387D" w14:textId="77777777" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recovery Support Zoom meetings are held daily, offering over 570 meetings annually with approximately 5,400 participants. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B71387D" w14:textId="77777777" w:rsidR="003E5FFB" w:rsidRPr="00CE17BF" w:rsidRDefault="003E5FFB" w:rsidP="003E5FFB">
+        <w:t>Recovery coaches also provide support for a jail diversion program and a parent project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1938D5D0" w14:textId="1F80EC1F" w:rsidR="569D0150" w:rsidRDefault="569D0150" w:rsidP="569D0150">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:numPr>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41503CAB" w14:textId="202F5B0E" w:rsidR="000F0314" w:rsidRDefault="0040251E" w:rsidP="0040251E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E07F317" w14:textId="0FAC21C0" w:rsidR="0040251E" w:rsidRPr="00CE17BF" w:rsidRDefault="00850C4A" w:rsidP="0040251E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCDHH </w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Staffing</w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41503CAB" w14:textId="0FB8B35E" w:rsidR="000F0314" w:rsidRDefault="107CBA7E" w:rsidP="0040251E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
-[...3 lines deleted...]
-        <w:t>54.69 FTE; 40% of staff are Deaf or Hard of Hearing</w:t>
+      <w:r w:rsidRPr="4B277CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="28A0B765" w:rsidRPr="4B277CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="536B0D06" w:rsidRPr="3C01F2C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FTE; </w:t>
+      </w:r>
+      <w:r w:rsidR="393BAF93" w:rsidRPr="3C01F2C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% of staff are Deaf or </w:t>
+      </w:r>
+      <w:r w:rsidR="0055278E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ard of </w:t>
+      </w:r>
+      <w:r w:rsidR="0055278E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="0040251E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>earing</w:t>
       </w:r>
       <w:r w:rsidR="00AF5CA3" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03ABFC81" w14:textId="77777777" w:rsidR="00DB587A" w:rsidRPr="00CE17BF" w:rsidRDefault="00DB587A" w:rsidP="0040251E">
+    <w:p w14:paraId="03ABFC81" w14:textId="77777777" w:rsidR="00DB587A" w:rsidRDefault="00DB587A" w:rsidP="0040251E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7CF5B9B4" w14:textId="77777777" w:rsidR="0055278E" w:rsidRPr="00CE17BF" w:rsidRDefault="0055278E" w:rsidP="0040251E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3E344A88" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:lastRenderedPageBreak/>
         <w:t>Language Access Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771C1826" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18D14643" w14:textId="0AAAF30F" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+    <w:p w14:paraId="18D14643" w14:textId="0AAAF30F" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="002E7C3F" w:rsidRPr="00E162D6">
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>fully</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>implemented,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> subject to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> availability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>requisite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>resources.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>represents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency’s commitment to ensuring that all residents of Massachusetts can readily access information and resources from </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7C3F" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:t>MCDHH.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E162D6">
-[...2 lines deleted...]
-      <w:r w:rsidR="1188FB90" w:rsidRPr="00E162D6">
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1188FB90">
         <w:t>In developing this LAP, MCDHH has consulted and will continue to consult</w:t>
       </w:r>
-      <w:r w:rsidR="22C15FAC" w:rsidRPr="00E162D6">
-[...2 lines deleted...]
-      <w:r w:rsidR="3E7F839D" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="22C15FAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3E7F839D">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="1188FB90" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="1188FB90">
         <w:t xml:space="preserve"> most recent data available from the United States Census Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="2CB7F902" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="2CB7F902">
         <w:t xml:space="preserve"> as well as other sources of data related to the community MCDHH serves.</w:t>
       </w:r>
-      <w:r w:rsidR="6748A91F" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="6748A91F">
         <w:t xml:space="preserve"> MCDHH </w:t>
       </w:r>
-      <w:r w:rsidR="4CE78AFC" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="4CE78AFC">
         <w:t>also consults</w:t>
       </w:r>
-      <w:r w:rsidR="1188FB90" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="1188FB90">
         <w:t xml:space="preserve"> with community-based organizations that provide services to the populations served by </w:t>
       </w:r>
-      <w:r w:rsidR="4135B93A" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="4135B93A">
         <w:t>MCDHH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBE5EC" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+    <w:p w14:paraId="5ECBE5EC" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F4077C9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4077C9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E162D6">
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:t xml:space="preserve">For staff, this plan centralizes resources, training, and the agency’s multilingual content and publications, while outlining the minimum standard of access to the agency for LEP constituents. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774026D1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+    <w:p w14:paraId="774026D1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="731E2718" w14:textId="4A837A3F" w:rsidR="000F0314" w:rsidRPr="00E162D6" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731E2718" w14:textId="22358FDF" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc472441707"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>Language Access Coordinator</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00075D93" w:rsidRPr="00CE17BF">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Margaret </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBA" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Peggy) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lee, Director, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r w:rsidR="00C365B0" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Division</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C26">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> margaret.lee@mass.gov</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4865">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CEB7A1" w14:textId="6EEEA578" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00831301">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc472441708"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>Language Resources</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="0080013E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0080013E" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Language Access Coordinator</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Cat Dvar, Director, Communication Access Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00696D18" w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+        <w:t xml:space="preserve"> (for Deaf and hard of hearing interpretation services)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223" w:rsidRPr="007A5223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00831301" w:rsidRPr="00C574B4">
+        <w:r w:rsidR="007A5223" w:rsidRPr="008E0F51">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...58 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
           </w:rPr>
           <w:t>cat.b.dvar@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00696D18" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="00696D18" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">; Sehin Mekuria, Chief Financial Officer, for </w:t>
       </w:r>
-      <w:r w:rsidR="00053072" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="00053072" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>coordinating with state vendors for translation services</w:t>
       </w:r>
-      <w:r w:rsidR="007A5223" w:rsidRPr="00E162D6">
+      <w:r w:rsidR="007A5223">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:hyperlink>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223" w:rsidRPr="007A5223">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sehin.mekuria@mass.gov</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C26">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="23679BB1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58CCA6F9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00E162D6">
+    <w:p w14:paraId="58CCA6F9" w14:textId="2A559EA6" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc472441709"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Translating Publications </w:t>
+      <w:bookmarkStart w:id="9" w:name="_Toc472441709"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>Translating Publications</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC746D">
+        <w:t xml:space="preserve"> &amp; Vital Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2E77D9" w14:textId="35FF885F" w:rsidR="000F0314" w:rsidRDefault="002E7C3F" w:rsidP="7FCB8243">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MCDHH </w:t>
       </w:r>
       <w:r w:rsidR="000F0314">
         <w:t xml:space="preserve">is committed to maintaining all its widely applicable publications in the five most spoken languages in the Commonwealth: English, Spanish, Portuguese, Haitian Creole, and </w:t>
       </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chinese (Simplified or Traditional). </w:t>
       </w:r>
       <w:r w:rsidR="000F0314">
         <w:t xml:space="preserve">When reaching out to specific communities in the Commonwealth, </w:t>
       </w:r>
       <w:r>
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="000F0314">
         <w:t xml:space="preserve"> staff should ensure that these publications will be accessible in the languages prevalent in each community. Longer and more specific publications should be translated when there are accessibility concerns for the intended audience. </w:t>
       </w:r>
       <w:r w:rsidR="2F5C0B6D">
         <w:t xml:space="preserve">MCDHH </w:t>
       </w:r>
       <w:r w:rsidR="4346795A">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="2F5C0B6D">
         <w:t xml:space="preserve"> encouraged to produce materials using plain language in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="2F5C0B6D" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="2F5C0B6D" w:rsidRPr="7FCB8243">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Federal Plain Language Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2F5C0B6D" w:rsidRPr="7FCB8243">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BAA9B4" w14:textId="77777777" w:rsidR="00CE17BF" w:rsidRDefault="00CE17BF" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0786B461" w14:textId="16B3EAD3" w:rsidR="00CE17BF" w:rsidRPr="00CE17BF" w:rsidRDefault="00CE17BF" w:rsidP="000F0314">
+    <w:p w14:paraId="0786B461" w14:textId="76088525" w:rsidR="00CE17BF" w:rsidRDefault="00CE17BF" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MCDHH will review its </w:t>
       </w:r>
       <w:r w:rsidR="001E2556">
-        <w:t xml:space="preserve">vital documents and prioritize the top five for translation into the five most spoken languages in the </w:t>
+        <w:t xml:space="preserve">vital documents and prioritize the top five for translation into the five most </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94AC3">
+        <w:t>widely</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60368">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2556">
+        <w:t xml:space="preserve">spoken languages in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001E2556">
         <w:t>Commonwealth, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001E2556">
-        <w:t xml:space="preserve"> will also ensure that ASL vlog versions are available on our website. </w:t>
+        <w:t xml:space="preserve"> ensure that ASL vlog versions are available on our website. </w:t>
       </w:r>
       <w:r w:rsidR="001D1DD7">
-        <w:t xml:space="preserve">It is a top priority for the Commission that our website and written materials are </w:t>
+        <w:t xml:space="preserve">It is a top priority for the Commission that our website and written materials </w:t>
+      </w:r>
+      <w:r w:rsidR="00696167">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="0076261E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F0113A">
-        <w:t xml:space="preserve">as accessible as possible to our community members who use ASL to communicate. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BF14D37" w14:textId="77777777" w:rsidR="00395A02" w:rsidRPr="00CE17BF" w:rsidRDefault="00395A02" w:rsidP="000F0314">
+        <w:t xml:space="preserve">accessible as possible to our community members who use ASL to communicate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2730DC59" w14:textId="77777777" w:rsidR="003945BD" w:rsidRDefault="003945BD" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E4D89D" w14:textId="3EA69B00" w:rsidR="00395A02" w:rsidRPr="00CE17BF" w:rsidRDefault="00530FBA" w:rsidP="000F0314">
+    <w:p w14:paraId="1E980E9E" w14:textId="77777777" w:rsidR="003945BD" w:rsidRPr="003945BD" w:rsidRDefault="003945BD" w:rsidP="00F444F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="00F444F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vital Documents include, but are not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A75735A" w14:textId="4D1CAC81" w:rsidR="003945BD" w:rsidRPr="003945BD" w:rsidRDefault="003945BD" w:rsidP="00F444F0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003945BD">
+        <w:t>Constituent intake, complaint, feedback, or appeal forms</w:t>
+      </w:r>
+      <w:r w:rsidR="00F444F0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003945BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D72721" w14:textId="67971775" w:rsidR="003945BD" w:rsidRPr="003945BD" w:rsidRDefault="003945BD" w:rsidP="00F444F0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003945BD">
+        <w:t>Public-facing materials or notices related to programs, services, benefits, or events involving constituent participation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F444F0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003945BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5704D1E3" w14:textId="0DFD36C4" w:rsidR="003945BD" w:rsidRPr="003945BD" w:rsidRDefault="003945BD" w:rsidP="00F444F0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003945BD">
+        <w:t>Emergency</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003945BD">
+        <w:t>, time-sensitive, or health and safety communications</w:t>
+      </w:r>
+      <w:r w:rsidR="00F444F0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003945BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BB019F" w14:textId="77777777" w:rsidR="003945BD" w:rsidRPr="00CE17BF" w:rsidRDefault="003945BD" w:rsidP="000F0314">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF14D37" w14:textId="77777777" w:rsidR="00395A02" w:rsidRPr="00CE17BF" w:rsidRDefault="00395A02" w:rsidP="000F0314">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E4D89D" w14:textId="7546161B" w:rsidR="00395A02" w:rsidRPr="00CE17BF" w:rsidRDefault="00530FBA" w:rsidP="000F0314">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>To translate written materials, staff members should reach out to their supervisor</w:t>
       </w:r>
       <w:r w:rsidR="005B7B7E" w:rsidRPr="00CE17BF">
         <w:t>, Peggy Lee, and/or Sehin Mekuria</w:t>
       </w:r>
       <w:r w:rsidR="007A5223">
         <w:t xml:space="preserve"> (see contact information on page 5)</w:t>
       </w:r>
       <w:r w:rsidR="005B7B7E" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="0040449B" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">coordinate translation with Bay State Interpreters or </w:t>
       </w:r>
       <w:r w:rsidR="00012955" w:rsidRPr="00CE17BF">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="0040449B" w:rsidRPr="00CE17BF">
         <w:t>other Commonwealth-</w:t>
       </w:r>
       <w:r w:rsidR="00012955" w:rsidRPr="00CE17BF">
         <w:t>approved vendor.</w:t>
       </w:r>
+      <w:r w:rsidR="000C7CA3">
+        <w:t xml:space="preserve"> Written responses to LEP constituents will be provided within the same service timelines as responses to English-speaking </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7CA3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">constituents. Translated written materials </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000C7CA3">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000C7CA3">
+        <w:t xml:space="preserve"> be clear, accurate, and culturally appropriate.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BDBC807" w14:textId="77777777" w:rsidR="00B82168" w:rsidRPr="00CE17BF" w:rsidRDefault="00B82168" w:rsidP="00FB6F85">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DEB13DD" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Written Translations Guidelines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3E660C88" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When translating a document, follow these steps: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFB91FF" w14:textId="4BE6420E" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Choose which language(s) are needed for translation. Keep in mind that broadly applicable flyers should be translated into Spanish, Portuguese, Haitian Creole, and </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Chinese </w:t>
+        <w:t xml:space="preserve">Choose which language(s) are needed for translation. Keep in mind that broadly applicable flyers should be translated into Spanish, Portuguese, Haitian Creole, and Chinese </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Simplified or Traditional). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1CE69D" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
@@ -4250,51 +5201,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48C7DBFE" w14:textId="1E86514A" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There are several </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>state vendors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. on the PRF75 Statewide Contract</w:t>
       </w:r>
       <w:r w:rsidR="008C6E31" w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4320,103 +5271,103 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="572"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1834F2E1" w14:textId="7BA81B09" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="572"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">Questions? Contact </w:t>
       </w:r>
       <w:r w:rsidR="003F1A66" w:rsidRPr="00CE17BF">
         <w:t>Peggy Lee</w:t>
       </w:r>
       <w:r w:rsidR="00BF27C9" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00BF27C9" w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Margaret.lee@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF27C9" w:rsidRPr="00CE17BF">
         <w:t>), Cat Dvar (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cat.b.dvar@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
         <w:t>), and/or Sehin Mekuria (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sehin.mekuria@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009513C5" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42567296" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="572"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="114"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0976BDF6" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>In-Person Interpreting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124CFD4D" w14:textId="7D02BB12" w:rsidR="25247EAA" w:rsidRDefault="25247EAA" w:rsidP="006D6253">
+    <w:p w14:paraId="124CFD4D" w14:textId="5AF11343" w:rsidR="25247EAA" w:rsidRDefault="25247EAA" w:rsidP="006D6253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5CE2D909" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4434,217 +5385,272 @@
       </w:r>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> request in-person interpreters for events </w:t>
       </w:r>
       <w:r w:rsidR="0E813DBF" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by following </w:t>
       </w:r>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance specifically outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Statewide Contract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and adhere to State procurement laws and best practices.</w:t>
+        <w:t xml:space="preserve"> and adher</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="267A7DF7" w:rsidRPr="7FCB8243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to State procurement laws and best practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65527896" w14:textId="2814095B" w:rsidR="7FCB8243" w:rsidRDefault="7FCB8243" w:rsidP="7FCB8243">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CDA2708" w14:textId="20EED0B0" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="009F407E" w:rsidP="009F407E">
+    <w:p w14:paraId="5CDA2708" w14:textId="140E3F05" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="009F407E" w:rsidP="009F407E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t>To coordinate and schedule in person foreign language interpreting for client meetings or other community member needs, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
+        <w:t>To coordinate and schedule in</w:t>
+      </w:r>
+      <w:r w:rsidR="008266F3">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>person foreign language interpreting for client meetings or other community member needs, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084AC63A" w14:textId="547616D1" w:rsidR="00D40654" w:rsidRPr="00B17A67" w:rsidRDefault="00D40654" w:rsidP="00A86119">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc472441711"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc472441711"/>
     </w:p>
     <w:p w14:paraId="61DB8BE7" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Web Content</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3E9317CD" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E9F6B8" w14:textId="096CCC55" w:rsidR="00C45C8F" w:rsidRPr="00CE17BF" w:rsidRDefault="00C45C8F" w:rsidP="00C45C8F">
+    <w:p w14:paraId="24E9F6B8" w14:textId="5E0C305E" w:rsidR="00C45C8F" w:rsidRPr="00CE17BF" w:rsidRDefault="00C45C8F" w:rsidP="00C45C8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>To translate written materials, including for the web, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve">To translate written materials, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00915F1A">
+        <w:t>web content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
       </w:r>
       <w:r w:rsidR="000760F4" w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve"> Once the materials have been translated, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B81711" w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000760F4">
+        <w:t xml:space="preserve">Once the materials have been translated, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81711">
         <w:t xml:space="preserve">staff can submit a Website Content Request Form to our CATTS Department, available here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="739BC08F" w:rsidRPr="4B5A5BEB">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="739BC08F" w:rsidRPr="4BE83F27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Website Content Request Form - Formstack</w:t>
+          <w:t>Website Content Request Form</w:t>
         </w:r>
-        <w:r w:rsidR="1C2A8F12" w:rsidRPr="4B5A5BEB">
+        <w:r w:rsidR="1C2A8F12" w:rsidRPr="4BE83F27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BEAD2CF" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2280"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc472441712"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc472441712"/>
     </w:p>
     <w:p w14:paraId="6AA62058" w14:textId="645ABA06" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Multilingual Staff at</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E7C3F">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A0301E" w14:textId="753AC0E9" w:rsidR="00FB6F85" w:rsidRPr="00CE17BF" w:rsidRDefault="006D1C52" w:rsidP="000F0314">
+    <w:p w14:paraId="74A0301E" w14:textId="3860BF65" w:rsidR="00FB6F85" w:rsidRPr="00CE17BF" w:rsidRDefault="006D1C52" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> is committed to hiring and retaining multilingual </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
         <w:t>staff</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve"> for all positions, but especially for </w:t>
+        <w:t xml:space="preserve"> for all positions, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
-        <w:t>public facing</w:t>
+        <w:t xml:space="preserve">especially  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD75C4" w:rsidRPr="00CE17BF">
+        <w:t>public</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AD75C4" w:rsidRPr="00CE17BF">
+        <w:t>-facing</w:t>
+      </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve"> staff and on the agency’s hotlines.</w:t>
+        <w:t xml:space="preserve"> staff and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1091">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6871">
+        <w:t xml:space="preserve">ose </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
+        <w:t>on the agency’s hotlines.</w:t>
       </w:r>
       <w:r w:rsidR="00E35013" w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve"> 40% of our staff are Deaf or hard of hearing, reflecting the community we serve. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3AE043A6">
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35013" w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve">% of our staff are Deaf or hard of hearing, reflecting the community we serve. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17252C69" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08258148" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc472441714"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc472441714"/>
       <w:r>
         <w:t>Interpreter Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> for Walk-in Constituents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DD5610" w14:textId="571C1C75" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">While the preference is to provide direct service to LEP </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>constituents</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> in their primary language, </w:t>
       </w:r>
@@ -4672,219 +5678,292 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">380+ languages.  Step-by-step instructions on how to use the over-the-phone language services, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">ASL, are included below in the section on hotlines and general phone lines.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433B726A" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A57465" w14:textId="03456877" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00A653F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00CE17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Language Identification Flashcard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve"> is posted on our homepage website for easy access.  The card states “I speak” in 38 languages and can be used to identify the language spoken by LEP </w:t>
+        <w:t xml:space="preserve"> is posted on our homepage website for easy access.  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">card states “I speak” in 38 languages and can be used to identify the language spoken by LEP </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>constituents</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> accessing services provided by </w:t>
       </w:r>
       <w:r w:rsidR="006D1C52" w:rsidRPr="00CE17BF">
         <w:t>MCDHH.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166F2973" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4195E3D7" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc472441715"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc472441715"/>
       <w:r>
         <w:t>Hotline</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> &amp; General Phone Lines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E527863" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12D0A118" w14:textId="675C8532" w:rsidR="00455148" w:rsidRPr="00CE17BF" w:rsidRDefault="00455148" w:rsidP="00455148">
+    <w:p w14:paraId="12D0A118" w14:textId="523CC39E" w:rsidR="00455148" w:rsidRPr="00CE17BF" w:rsidRDefault="00455148" w:rsidP="00455148">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MCDHH staff members may use </w:t>
       </w:r>
       <w:r w:rsidR="000F1D23" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">Commonwealth-approved language lines/vendors to communicate with LEP clients, as needed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t>To coordinate and schedule in person foreign language interpreting for client meetings or other community member needs, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
+        <w:t>To coordinate and schedule in</w:t>
+      </w:r>
+      <w:r w:rsidR="006922BF">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>person foreign language interpreting for client meetings or other community member needs, staff members should reach out to their supervisor, Peggy Lee, and/or Sehin Mekuria to coordinate translation with Bay State Interpreters or another Commonwealth-approved vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175BBB85" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35358DB9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00E472F8">
-[...7 lines deleted...]
-    <w:p w14:paraId="628AB2B8" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="35358DB9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7DF725BD" w14:textId="4FA7AEED" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Over-the-phone language services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628AB2B8" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE17BF">
+    </w:p>
+    <w:p w14:paraId="7DF725BD" w14:textId="6C5377BE" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>There are several over-the-phone language services providers to assist in interpreting over the phone. All staff should have access to and be trained on the over-the-phone language service providers. There are other state vendors providing similar services</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00980CEA">
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – please visit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A5223">
+        <w:t xml:space="preserve">There are several over-the-phone language services providers to assist </w:t>
+      </w:r>
+      <w:r w:rsidR="00456138">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+        <w:t>with interpreting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All staff should have access to and be trained </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the over-the-phone language service providers. There are other state vendors providing similar services</w:t>
+      </w:r>
+      <w:r w:rsidR="00980CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – please visit</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5223">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="007A5223" w:rsidRPr="00980CEA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Baystate Interpreters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00980CEA" w:rsidRPr="00980CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6FCF41" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156EB361" w14:textId="676D509F" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="008F124A" w:rsidP="00E472F8">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CE17BF">
+    <w:p w14:paraId="156EB361" w14:textId="676D509F" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="008F124A" w:rsidP="000F0314">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Communication Access for the Deaf and Hard of Hearing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E43DA5" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191DBFA1" w14:textId="0289C13D" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="006D1C52" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4953,80 +6032,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidR="00E4282C" w:rsidRPr="00144EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00144EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00831301">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004D72BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>First Tim</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Use Instructions</w:t>
+          <w:t>First Time Use Instructions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00831301">
+      <w:r w:rsidRPr="004D72BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00144EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from the Massachusetts Commission for the Deaf and Hard of Hearing (MCDHH) to familiarize yourself with the different kinds of interpretation that could be requested</w:t>
       </w:r>
       <w:r w:rsidR="004D72BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -5110,51 +6173,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D16832" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidR="00FC3BEA" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> here (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="00FC3BEA" w:rsidRPr="7A5FB844">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request an ASL Interpreter or CART provider | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC3BEA" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5175,71 +6238,223 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Requests should be made at least two weeks or more in advance of the event. If the services are no longer needed or the event is cancelled, you should provide notice to MCDHH at least </w:t>
       </w:r>
       <w:r w:rsidR="0029293F" w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>two business</w:t>
       </w:r>
       <w:r w:rsidRPr="7A5FB844">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days before the scheduled date to avoid fees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0438C13E" w14:textId="77777777" w:rsidR="00A86119" w:rsidRPr="00CE17BF" w:rsidRDefault="00A86119" w:rsidP="7A5FB844">
+    <w:p w14:paraId="0182140E" w14:textId="77777777" w:rsidR="00812F37" w:rsidRDefault="00812F37" w:rsidP="7A5FB844">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9505D4" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="005249FE" w:rsidRDefault="000F0314" w:rsidP="00E472F8">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005249FE">
+    <w:p w14:paraId="7AD654E0" w14:textId="0DF24A64" w:rsidR="00812F37" w:rsidRDefault="00812F37" w:rsidP="7A5FB844">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use of Artificial Intelligence</w:t>
+      </w:r>
+      <w:r w:rsidR="000C03D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Language Access Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208EF5CF" w14:textId="77777777" w:rsidR="00812F37" w:rsidRDefault="00812F37" w:rsidP="7A5FB844">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0438C13E" w14:textId="6444E004" w:rsidR="00A86119" w:rsidRPr="00CE17BF" w:rsidRDefault="00D741B1" w:rsidP="7A5FB844">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB32E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Commonwealth of Massachusetts has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB32E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB32E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> a new partnership with OpenAI. MCDHH recognizes that the use of qualified professional human translators/interpreters to provide language access and translation services should always be a priority to accomplish these services. MCDHH does not plan to use AI for language access services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D741B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D79EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nothing in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00923190">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of AI for Language Access Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">policy shall be construed to prohibit or restrict staff from utilizing AI-enabled tools for translation or transcription, where such use is incidental to their official duties and reasonably necessary to support the efficient and effective performance of their work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3393CE31" w14:textId="77777777" w:rsidR="00F451DA" w:rsidRDefault="00F451DA" w:rsidP="001F3EFC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc472441716"/>
+    </w:p>
+    <w:p w14:paraId="4C9505D4" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="001F3EFC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:lastRenderedPageBreak/>
         <w:t>Staff Training</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="0C0D7554" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B5ACCC9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="00B837C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
@@ -5643,52 +6858,57 @@
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve">so </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>such</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve">is </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>trained</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="75"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>work</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> effectively</w:t>
       </w:r>
@@ -5723,202 +6943,189 @@
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>constituents and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> telephone</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpreters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F869FA1" w14:textId="6C1A6CA1" w:rsidR="7A5FB844" w:rsidRDefault="7A5FB844" w:rsidP="00912D50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEC1DFF" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc472441718"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc472441718"/>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Monitoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="3647718A" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDB93EC" w14:textId="429785DD" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="00297576" w:rsidP="000F0314">
+    <w:p w14:paraId="1BC6A7F1" w14:textId="45551CF4" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="00297576" w:rsidP="00676824">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>MCDHH</w:t>
       </w:r>
       <w:r w:rsidR="000F0314" w:rsidRPr="00CE17BF">
         <w:t xml:space="preserve"> will review and update its Language Access Plan at least every two years or more frequently, as needed. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2F258EE9" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>The review assesses:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE849A0" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Whether there have been any significant changes in the composition or language needs of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve">population </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>population served;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="405D55D1" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B212D5" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
+    <w:p w14:paraId="57B212D5" w14:textId="1A264741" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve">Whether the staff knows and understands the LAP document, and is comfortable using the services described </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Whether the staff knows and understands the LAP document, and is comfortable using the services described within;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65896266" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6290C7E8" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve">Whether additional documents require </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Whether additional documents require translation;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6751FBDA" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F37BB9A" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t>Identification of any issues or problems related to serving LEP persons which may have emerged during the past year; and</w:t>
+        <w:t xml:space="preserve">Identification of any issues or problems related to serving LEP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE17BF">
+        <w:t xml:space="preserve"> which may have emerged during the past year; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2824E1E2" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FA53E6" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Identification of any recommended actions to provide more responsive and effective language services (e.g., adding documents to be translated, creating, or expanding partnerships with community organizations, or changing staffing priorities).</w:t>
       </w:r>
     </w:p>
@@ -5932,167 +7139,224 @@
     </w:p>
     <w:p w14:paraId="3152E151" w14:textId="77777777" w:rsidR="000F0314" w:rsidRPr="00CE17BF" w:rsidRDefault="000F0314" w:rsidP="000F0314">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Monitoring the effectiveness of a Language Access Plan may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E67BCB9" w14:textId="76B50470" w:rsidR="000F0314" w:rsidRPr="004E157A" w:rsidRDefault="000F0314" w:rsidP="004E157A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
-        <w:t xml:space="preserve">Analyzing current and previous data on language assistance usage, including languages </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Analyzing current and previous data on language assistance usage, including languages served;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0AC23FBE" w14:textId="52859C9F" w:rsidR="000F0314" w:rsidRPr="004E157A" w:rsidRDefault="000F0314" w:rsidP="004E157A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Surveying staff on how often they use language assistance services, if they believe there should be changes to the services provided or the providers used, and if they believe that the language assistance services in place are meeting the needs of the LEP communities in their service area; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7308" w14:textId="053FE8AF" w:rsidR="002F6026" w:rsidRDefault="000F0314" w:rsidP="008D5A72">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17BF">
         <w:t>Monitoring feedback from community-based organizations, legal services and other stakeholders about the agency’s effectiveness and performance in ensuring meaningful access for LEP individuals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00111FFF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D70944" w14:textId="77777777" w:rsidR="0073541C" w:rsidRDefault="0073541C" w:rsidP="0073541C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD66069" w14:textId="6C56CC68" w:rsidR="0073541C" w:rsidRPr="00A86119" w:rsidRDefault="0073541C" w:rsidP="0073541C">
+    <w:p w14:paraId="32823D61" w14:textId="77777777" w:rsidR="00F451DA" w:rsidRDefault="00F451DA" w:rsidP="0073541C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A86119">
+    </w:p>
+    <w:p w14:paraId="0AA5A407" w14:textId="77777777" w:rsidR="00F451DA" w:rsidRDefault="00F451DA" w:rsidP="0073541C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Language </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE58BF" w:rsidRPr="00A86119">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD66069" w14:textId="6C56CC68" w:rsidR="0073541C" w:rsidRPr="00A86119" w:rsidRDefault="0073541C" w:rsidP="0073541C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A86119">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Language </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE58BF" w:rsidRPr="00A86119">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Access Complaint </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D8D0E8" w14:textId="26029FFC" w:rsidR="00912D50" w:rsidRPr="00CE17BF" w:rsidRDefault="00912D50" w:rsidP="0073541C">
+    <w:p w14:paraId="21D8D0E8" w14:textId="3B37D906" w:rsidR="00912D50" w:rsidRDefault="00912D50" w:rsidP="0073541C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Should an individual have a complaint regarding the implementation of this Plan or language access at MCDHH, they may contact</w:t>
       </w:r>
       <w:r w:rsidR="00980A88">
         <w:t xml:space="preserve"> MCDHH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> General Counsel Caitlin Parton (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="27569FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Caitlin.parton@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">) and/or </w:t>
       </w:r>
+      <w:r w:rsidR="007C0BE4">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
       <w:r w:rsidR="4D659A6B">
         <w:t>Director of Community Affairs</w:t>
       </w:r>
       <w:r w:rsidR="00E60206">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Yarlennys Villaman</w:t>
+      <w:r w:rsidR="00F943F3" w:rsidRPr="00F943F3">
+        <w:t xml:space="preserve">Eduardo Moreno Mendez </w:t>
       </w:r>
       <w:r w:rsidR="007148FD">
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00980A88" w:rsidRPr="27569FD3">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tooltip="mailto:eduardo.morenomendez@mass.gov" w:history="1">
+        <w:r w:rsidR="00F943F3" w:rsidRPr="00C71C01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Yarlennys.K.Villaman@mass.gov</w:t>
+          <w:t>eduardo.morenomendez@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00980A88">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E60206">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6335326B" w14:textId="77777777" w:rsidR="00C71C01" w:rsidRDefault="00C71C01" w:rsidP="0073541C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5783A006" w14:textId="7EB1072D" w:rsidR="00C71C01" w:rsidRPr="00C71C01" w:rsidRDefault="00C71C01" w:rsidP="00C71C01">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71C01">
+        <w:t>For any issues with this Plan, please reach out to the Governor's Office of Access and Opportunity at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:tooltip="mailto:eduardo.morenomendez@mass.gov" w:history="1">
+        <w:r w:rsidRPr="00C71C01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>eduardo.morenomendez@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C71C01">
+        <w:t> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tooltip="mailto:govcommunityaffairs@mass.gov" w:history="1">
+        <w:r w:rsidRPr="00C71C01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>govcommunityaffairs@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C71C01">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E8BC62" w14:textId="77777777" w:rsidR="00C71C01" w:rsidRPr="00CE17BF" w:rsidRDefault="00C71C01" w:rsidP="0073541C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5D87ED76" w14:textId="1D3E9113" w:rsidR="27569FD3" w:rsidRDefault="27569FD3">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB48548" w14:textId="193AA816" w:rsidR="4AF0D609" w:rsidRPr="00A86119" w:rsidRDefault="4AF0D609" w:rsidP="00A86119">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27569FD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Approvals</w:t>
@@ -6218,62 +7482,54 @@
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4069384C" w14:textId="61F31D23" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="27569FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14547D91" w14:textId="658B3E99" w:rsidR="27569FD3" w:rsidRDefault="00F31196" w:rsidP="27569FD3">
+          <w:p w14:paraId="14547D91" w14:textId="686D4AF9" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="27569FD3" w14:paraId="2897A671" w14:textId="77777777" w:rsidTr="00A86119">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F7C173E" w14:textId="5A9DC008" w:rsidR="00A86119" w:rsidRPr="00CE17BF" w:rsidRDefault="00A86119" w:rsidP="00A86119">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE17BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6318,309 +7574,326 @@
           <w:p w14:paraId="2D359477" w14:textId="23AB7539" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="27569FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BFD969C" w14:textId="0A50DDB1" w:rsidR="4AF0D609" w:rsidRDefault="4AF0D609" w:rsidP="27569FD3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27569FD3">
+      <w:r w:rsidRPr="4F419158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E77D8A4" w14:textId="77777777" w:rsidR="00442C69" w:rsidRDefault="00442C69" w:rsidP="27569FD3">
+    <w:p w14:paraId="7E77D8A4" w14:textId="11905EAC" w:rsidR="00442C69" w:rsidRDefault="00442C69" w:rsidP="4F419158">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B2C62A" w14:textId="77777777" w:rsidR="00442C69" w:rsidRDefault="00442C69" w:rsidP="27569FD3">
+    <w:p w14:paraId="77B2C62A" w14:textId="00848B55" w:rsidR="00442C69" w:rsidRDefault="00442C69" w:rsidP="4F419158">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="27569FD3" w14:paraId="03EB9E0B" w14:textId="77777777" w:rsidTr="00A86119">
+      <w:tr w:rsidR="27569FD3" w14:paraId="03EB9E0B" w14:textId="77777777" w:rsidTr="4F419158">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C7F010F" w14:textId="74BF7666" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
+          <w:p w14:paraId="5C7F010F" w14:textId="74BF7666" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="4F419158">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-            </w:pPr>
-            <w:r w:rsidRPr="27569FD3">
               <w:rPr>
+                <w:del w:id="16" w:author="Chamberlain, Casey L (EHS)" w:date="2026-04-30T20:34:00Z" w16du:dateUtc="2026-04-30T20:34:22Z"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
+            <w:del w:id="17" w:author="Chamberlain, Casey L (EHS)" w:date="2026-04-30T20:32:00Z" w16du:dateUtc="2026-04-30T20:32:03Z">
+              <w:r w:rsidRPr="4F419158" w:rsidDel="27569FD3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7C060602" w14:textId="7CC73B1C" w:rsidR="27569FD3" w:rsidRDefault="00BB7A71" w:rsidP="00BB7A71">
+          <w:p w14:paraId="7C060602" w14:textId="12E59509" w:rsidR="27569FD3" w:rsidRDefault="2508A9AD" w:rsidP="00BB7A71">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B3E8CE5" wp14:editId="2BD18BCB">
-[...2 lines deleted...]
-                  <wp:docPr id="401162794" name="Picture 1" descr="Secretary Kathleen Walsh's signature. "/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C9B70A" wp14:editId="6CB878BD">
+                  <wp:extent cx="999831" cy="487722"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1245401611" name="drawing" descr="Dr. Kiame Mahaniah's signature"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401162794" name="Picture 1" descr="Secretary Kathleen Walsh's signature. "/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1245401611" name="drawing" descr="Dr. Kiame Mahaniah's signature"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId36">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3691890" cy="635000"/>
+                            <a:ext cx="999831" cy="487722"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ECFBC47" w14:textId="0CD3D18D" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="27569FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F13453" w14:textId="53AE89C8" w:rsidR="27569FD3" w:rsidRDefault="00BB7A71" w:rsidP="27569FD3">
+          <w:p w14:paraId="17F13453" w14:textId="06D9B53F" w:rsidR="27569FD3" w:rsidRDefault="22224BC3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>03/01/2024</w:t>
+              <w:t>04/30/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27569FD3" w14:paraId="6C6F01CB" w14:textId="77777777" w:rsidTr="00A86119">
+      <w:tr w:rsidR="27569FD3" w14:paraId="6C6F01CB" w14:textId="77777777" w:rsidTr="4F419158">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55693D24" w14:textId="170EC9EC" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
+          <w:p w14:paraId="55693D24" w14:textId="1EB4ACBE" w:rsidR="27569FD3" w:rsidRDefault="0018716F" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="27569FD3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kathleen E. Walsh, Secretary</w:t>
+              <w:t>Dr. Kiame Mahaniah</w:t>
+            </w:r>
+            <w:r w:rsidR="27569FD3" w:rsidRPr="27569FD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Secretary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60929C80" w14:textId="00F5DB3B" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="27569FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Executive Office of Health and Human Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B719D5F" w14:textId="69E89A57" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
+          <w:p w14:paraId="5B719D5F" w14:textId="42156DD5" w:rsidR="27569FD3" w:rsidRPr="0018716F" w:rsidRDefault="0018716F" w:rsidP="27569FD3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0018716F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C282738" w14:textId="1226B360" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D6929B4" w14:textId="1D6D1F36" w:rsidR="27569FD3" w:rsidRDefault="27569FD3" w:rsidP="27569FD3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="27569FD3" w:rsidSect="00CB03BC">
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="293DD770" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="3043A1E7" w14:textId="77777777" w:rsidR="00DA524B" w:rsidRDefault="00DA524B" w:rsidP="00C65D4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A70D5CA" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="76EC2075" w14:textId="77777777" w:rsidR="00DA524B" w:rsidRDefault="00DA524B" w:rsidP="00C65D4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="090FB4F4" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC"/>
+    <w:p w14:paraId="1182AD59" w14:textId="77777777" w:rsidR="00DA524B" w:rsidRDefault="00DA524B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6694,161 +7967,200 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-542900133"/>
+      <w:id w:val="-1751801771"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0F324A2F" w14:textId="5772F29F" w:rsidR="00983958" w:rsidRPr="00650A5A" w:rsidRDefault="00983958">
+      <w:p w14:paraId="0F324A2F" w14:textId="5772F29F" w:rsidR="006407D2" w:rsidRPr="006407D2" w:rsidRDefault="006407D2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00650A5A">
+        <w:r w:rsidRPr="006407D2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="2B579A"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00650A5A">
+        <w:r w:rsidRPr="006407D2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00650A5A">
+        <w:r w:rsidRPr="006407D2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="2B579A"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00650A5A">
+        <w:r w:rsidRPr="006407D2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00650A5A">
+        <w:r w:rsidRPr="006407D2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
-            <w:color w:val="2B579A"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3F8F311A" w14:textId="77777777" w:rsidR="00983958" w:rsidRDefault="00983958">
-[...4 lines deleted...]
-  <w:p w14:paraId="53F7ECBB" w14:textId="77777777" w:rsidR="0029293F" w:rsidRDefault="0029293F"/>
   <w:p w14:paraId="382A567B" w14:textId="77777777" w:rsidR="0029293F" w:rsidRDefault="0029293F"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36D3B865" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="3CE275FE" w14:textId="77777777" w:rsidR="00DA524B" w:rsidRDefault="00DA524B" w:rsidP="00C65D4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C8E10AF" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC" w:rsidP="00C65D4D">
+    <w:p w14:paraId="556F5E37" w14:textId="77777777" w:rsidR="00DA524B" w:rsidRDefault="00DA524B" w:rsidP="00C65D4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23F69A1C" w14:textId="77777777" w:rsidR="00822EAC" w:rsidRDefault="00822EAC"/>
+    <w:p w14:paraId="01449C68" w14:textId="77777777" w:rsidR="00DA524B" w:rsidRDefault="00DA524B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="B1BEAE8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00630393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B470AA82"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6890,51 +8202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029E1566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49744E1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7003,51 +8315,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E905DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9222C512"/>
     <w:lvl w:ilvl="0" w:tplc="4C1088D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7096,51 +8408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10362AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B4B678"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7182,51 +8494,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7290" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="183DF527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F2A4F0"/>
     <w:lvl w:ilvl="0" w:tplc="F57AE510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1414AE22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7295,51 +8607,51 @@
     <w:lvl w:ilvl="7" w:tplc="3634C112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6764C394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F934A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3C0B616"/>
     <w:lvl w:ilvl="0" w:tplc="1748AA3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7408,51 +8720,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BC21552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02E0ABAA"/>
     <w:lvl w:ilvl="0" w:tplc="EBA83A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7497,51 +8809,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22DB5886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32FEBBF0"/>
     <w:lvl w:ilvl="0" w:tplc="6F046986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7586,51 +8898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24FA3697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F70C2FBA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7675,51 +8987,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2918C2D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4C849E2"/>
     <w:lvl w:ilvl="0" w:tplc="C7663B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0534FA1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7788,51 +9100,51 @@
     <w:lvl w:ilvl="7" w:tplc="675A4A7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF3896C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29A434A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13645D7C"/>
     <w:lvl w:ilvl="0" w:tplc="1748AA3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7901,51 +9213,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A3A859A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="622CB9B0"/>
     <w:lvl w:ilvl="0" w:tplc="42A4F5A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8D47980">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8014,51 +9326,51 @@
     <w:lvl w:ilvl="7" w:tplc="F104C908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BB7897AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DB12C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DCCDF9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8100,51 +9412,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C56D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A10302E"/>
     <w:lvl w:ilvl="0" w:tplc="C77C56A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A484054C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
@@ -8216,51 +9528,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8F8FACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C0F8669E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7464" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33493BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D5841EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8302,51 +9614,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376F52AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14E03706"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8388,51 +9700,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4F0E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38B04288"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8501,51 +9813,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB25857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ED8C968"/>
     <w:lvl w:ilvl="0" w:tplc="42CAC416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8615,51 +9927,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40E25AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BF25CD8"/>
     <w:lvl w:ilvl="0" w:tplc="EBA83A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8704,51 +10016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="648AA1F2"/>
     <w:lvl w:ilvl="0" w:tplc="1748AA3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56C66464">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:sz w:val="22"/>
@@ -8817,51 +10129,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BD77DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E9242E8"/>
     <w:lvl w:ilvl="0" w:tplc="364A2AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C68B1E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
@@ -8936,51 +10248,51 @@
     <w:lvl w:ilvl="7" w:tplc="FC4A24C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66A68AA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="444B30E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42A07B72"/>
     <w:lvl w:ilvl="0" w:tplc="1748AA3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9049,51 +10361,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49EC164E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="158865F8"/>
     <w:lvl w:ilvl="0" w:tplc="1F44C65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C922C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%2."/>
@@ -9151,51 +10463,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8E317C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C02A9B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0BA580C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9250,51 +10562,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F9549B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAF29E66"/>
     <w:lvl w:ilvl="0" w:tplc="4622E0AE">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="580" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0100B59E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -9377,51 +10689,51 @@
     <w:lvl w:ilvl="7" w:tplc="E9F60BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="48429266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549E0368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2785B86"/>
     <w:lvl w:ilvl="0" w:tplc="ABC89CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9466,51 +10778,105 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57E65264"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0E0AB86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57EE020E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFBCC250"/>
     <w:lvl w:ilvl="0" w:tplc="772086C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9555,51 +10921,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E8D2113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2270A5D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9668,51 +11034,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60601A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="229AF636"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9781,51 +11147,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B10613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50565E08"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9867,51 +11233,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654B33C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210077E8"/>
     <w:lvl w:ilvl="0" w:tplc="EBA83A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9956,51 +11322,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66AF148D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EED0258A"/>
     <w:lvl w:ilvl="0" w:tplc="68923228">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10045,51 +11411,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C43FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD6AAD60"/>
     <w:lvl w:ilvl="0" w:tplc="1748AA3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10158,51 +11524,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C02901"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7007B0E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10306,51 +11672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D39757C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E08C41A"/>
     <w:lvl w:ilvl="0" w:tplc="7A64D7FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:color w:val="0000FF"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10397,51 +11763,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD62FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF227460"/>
     <w:lvl w:ilvl="0" w:tplc="1DC6A25E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10486,51 +11852,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70302162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38D6EE46"/>
     <w:lvl w:ilvl="0" w:tplc="162AAD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10575,51 +11941,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73B37033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="481261B4"/>
     <w:lvl w:ilvl="0" w:tplc="B4E445F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10664,51 +12030,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74466B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9126CEA"/>
     <w:lvl w:ilvl="0" w:tplc="DBA0117A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10753,51 +12119,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7894C3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="401E107A"/>
     <w:lvl w:ilvl="0" w:tplc="74BCB09E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="50B45D9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10866,51 +12232,51 @@
     <w:lvl w:ilvl="7" w:tplc="83EC874E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4B64C490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DD0DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72549316"/>
     <w:lvl w:ilvl="0" w:tplc="4C1088D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10959,51 +12325,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E369D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AC2F52E"/>
     <w:lvl w:ilvl="0" w:tplc="162AAD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11048,51 +12414,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="791275BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86CE1ED6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11161,51 +12527,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE1284C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="690684F6"/>
     <w:lvl w:ilvl="0" w:tplc="566AB986">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11251,51 +12617,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD30D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="697C28DA"/>
     <w:lvl w:ilvl="0" w:tplc="DBA0117A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11341,1045 +12707,1499 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="940062679">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="304773616">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1004086021">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="252008881">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="219440643">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="557714749">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="987636831">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="148643896">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="647326874">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1102342934">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1705519081">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="776414307">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1462918181">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1297446727">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1774594928">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="252008881">
+  <w:num w:numId="16" w16cid:durableId="857888020">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="985546179">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1257860922">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="88699786">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1957590999">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="363404294">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="296839350">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1320185103">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="535972335">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1283457716">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="219440643">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="26" w16cid:durableId="2049991117">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="557714749">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="27" w16cid:durableId="496001757">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="987636831">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="28" w16cid:durableId="853567493">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="148643896">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="29" w16cid:durableId="1011759605">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="647326874">
-[...5 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1705519081">
+  <w:num w:numId="30" w16cid:durableId="867260511">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="776414307">
-[...55 lines deleted...]
-  </w:num>
   <w:num w:numId="31" w16cid:durableId="1016275340">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1676348104">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1922981253">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="721710575">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="23791170">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1310868522">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1310868522">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="37" w16cid:durableId="1527711513">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1460413768">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1080636348">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1983080013">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="576985249">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1983080013">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="42" w16cid:durableId="878009092">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="576985249">
+  <w:num w:numId="43" w16cid:durableId="1072774242">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1196625244">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="27680604">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="52823935">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1102802795">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="697894239">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="878009092">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="49" w16cid:durableId="501119413">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B3CD6"/>
+    <w:rsid w:val="0000008C"/>
     <w:rsid w:val="00000D06"/>
+    <w:rsid w:val="00006618"/>
+    <w:rsid w:val="00006F36"/>
     <w:rsid w:val="00007282"/>
     <w:rsid w:val="00012955"/>
     <w:rsid w:val="000163D0"/>
     <w:rsid w:val="000167B2"/>
     <w:rsid w:val="00017A41"/>
     <w:rsid w:val="00021536"/>
+    <w:rsid w:val="00021DEB"/>
     <w:rsid w:val="00022EC5"/>
     <w:rsid w:val="00025F40"/>
     <w:rsid w:val="000274CD"/>
+    <w:rsid w:val="000308E7"/>
+    <w:rsid w:val="00032032"/>
     <w:rsid w:val="00035C27"/>
+    <w:rsid w:val="00036DD0"/>
     <w:rsid w:val="00040432"/>
+    <w:rsid w:val="00041521"/>
     <w:rsid w:val="000427B0"/>
     <w:rsid w:val="000430FE"/>
+    <w:rsid w:val="000439C7"/>
     <w:rsid w:val="00052B22"/>
     <w:rsid w:val="00053072"/>
     <w:rsid w:val="0005418C"/>
     <w:rsid w:val="00061B69"/>
+    <w:rsid w:val="00061E4F"/>
+    <w:rsid w:val="00062993"/>
     <w:rsid w:val="000638D2"/>
+    <w:rsid w:val="00064AD2"/>
+    <w:rsid w:val="00070029"/>
     <w:rsid w:val="0007359F"/>
     <w:rsid w:val="00073764"/>
     <w:rsid w:val="000744F4"/>
+    <w:rsid w:val="00074866"/>
     <w:rsid w:val="00075D93"/>
     <w:rsid w:val="000760F4"/>
     <w:rsid w:val="00077DD4"/>
+    <w:rsid w:val="00091188"/>
+    <w:rsid w:val="00092D25"/>
     <w:rsid w:val="00096139"/>
     <w:rsid w:val="000A088B"/>
     <w:rsid w:val="000A354D"/>
+    <w:rsid w:val="000A5712"/>
     <w:rsid w:val="000A574D"/>
     <w:rsid w:val="000A5E68"/>
+    <w:rsid w:val="000A773F"/>
+    <w:rsid w:val="000A7DB7"/>
     <w:rsid w:val="000B1A23"/>
     <w:rsid w:val="000B2930"/>
     <w:rsid w:val="000B2C51"/>
+    <w:rsid w:val="000B7B6F"/>
+    <w:rsid w:val="000C03D6"/>
+    <w:rsid w:val="000C06A1"/>
+    <w:rsid w:val="000C08BC"/>
     <w:rsid w:val="000C15DD"/>
+    <w:rsid w:val="000C2FF6"/>
+    <w:rsid w:val="000C7CA3"/>
     <w:rsid w:val="000D0896"/>
+    <w:rsid w:val="000D3ED7"/>
+    <w:rsid w:val="000D4FDC"/>
+    <w:rsid w:val="000D65F0"/>
+    <w:rsid w:val="000E12EE"/>
     <w:rsid w:val="000E2B05"/>
+    <w:rsid w:val="000E40EA"/>
     <w:rsid w:val="000E7C9B"/>
     <w:rsid w:val="000F0314"/>
     <w:rsid w:val="000F1D23"/>
     <w:rsid w:val="000F4517"/>
+    <w:rsid w:val="000F4A8C"/>
     <w:rsid w:val="000F6090"/>
     <w:rsid w:val="00102939"/>
+    <w:rsid w:val="00104A0B"/>
     <w:rsid w:val="00105C41"/>
+    <w:rsid w:val="00106008"/>
+    <w:rsid w:val="00107A98"/>
+    <w:rsid w:val="00111304"/>
     <w:rsid w:val="00111FFF"/>
     <w:rsid w:val="001127F3"/>
     <w:rsid w:val="00112921"/>
     <w:rsid w:val="00113774"/>
     <w:rsid w:val="00116CBA"/>
+    <w:rsid w:val="00116EBB"/>
     <w:rsid w:val="001177B6"/>
+    <w:rsid w:val="00120EDE"/>
     <w:rsid w:val="00126424"/>
+    <w:rsid w:val="00130406"/>
     <w:rsid w:val="001366A2"/>
+    <w:rsid w:val="00141D24"/>
     <w:rsid w:val="001449CA"/>
     <w:rsid w:val="00144B38"/>
     <w:rsid w:val="00144EEB"/>
     <w:rsid w:val="0015387B"/>
+    <w:rsid w:val="0015659F"/>
     <w:rsid w:val="001610A0"/>
     <w:rsid w:val="00161ADC"/>
+    <w:rsid w:val="00161D77"/>
     <w:rsid w:val="00172EA7"/>
     <w:rsid w:val="00173BB7"/>
+    <w:rsid w:val="00174554"/>
     <w:rsid w:val="001759CC"/>
     <w:rsid w:val="00176360"/>
     <w:rsid w:val="00177F00"/>
     <w:rsid w:val="00183C26"/>
     <w:rsid w:val="00186964"/>
+    <w:rsid w:val="00186D38"/>
+    <w:rsid w:val="0018716F"/>
     <w:rsid w:val="00195F27"/>
+    <w:rsid w:val="0019621F"/>
+    <w:rsid w:val="001A20E7"/>
     <w:rsid w:val="001A70F2"/>
     <w:rsid w:val="001B2BB9"/>
+    <w:rsid w:val="001B2EFC"/>
     <w:rsid w:val="001B3250"/>
     <w:rsid w:val="001B3AFC"/>
+    <w:rsid w:val="001B3D7B"/>
+    <w:rsid w:val="001B5059"/>
+    <w:rsid w:val="001B6447"/>
+    <w:rsid w:val="001B66F2"/>
+    <w:rsid w:val="001C54CE"/>
     <w:rsid w:val="001C6ACF"/>
     <w:rsid w:val="001D0954"/>
     <w:rsid w:val="001D1DD7"/>
     <w:rsid w:val="001D4C58"/>
     <w:rsid w:val="001D7F11"/>
     <w:rsid w:val="001E2556"/>
     <w:rsid w:val="001E7966"/>
+    <w:rsid w:val="001F3EFC"/>
     <w:rsid w:val="00200F42"/>
     <w:rsid w:val="00202F0E"/>
     <w:rsid w:val="00203468"/>
     <w:rsid w:val="002046BD"/>
+    <w:rsid w:val="0020658D"/>
+    <w:rsid w:val="00207316"/>
+    <w:rsid w:val="00207E5D"/>
     <w:rsid w:val="00212DD0"/>
+    <w:rsid w:val="002220BC"/>
     <w:rsid w:val="00224332"/>
     <w:rsid w:val="00232968"/>
+    <w:rsid w:val="0023453F"/>
+    <w:rsid w:val="00240739"/>
     <w:rsid w:val="00240778"/>
     <w:rsid w:val="00245BBB"/>
     <w:rsid w:val="00247195"/>
     <w:rsid w:val="00250731"/>
-    <w:rsid w:val="00251068"/>
     <w:rsid w:val="002532BC"/>
     <w:rsid w:val="00254E38"/>
     <w:rsid w:val="00257AF7"/>
     <w:rsid w:val="00260C02"/>
+    <w:rsid w:val="002626F3"/>
     <w:rsid w:val="00262D1F"/>
     <w:rsid w:val="00264121"/>
     <w:rsid w:val="00266278"/>
     <w:rsid w:val="00266629"/>
     <w:rsid w:val="00267304"/>
+    <w:rsid w:val="00272CB0"/>
+    <w:rsid w:val="00274AB7"/>
     <w:rsid w:val="002756D7"/>
     <w:rsid w:val="00275A20"/>
+    <w:rsid w:val="002816F5"/>
+    <w:rsid w:val="0028376D"/>
     <w:rsid w:val="00283A77"/>
     <w:rsid w:val="00284069"/>
     <w:rsid w:val="0029293F"/>
     <w:rsid w:val="00294BE4"/>
+    <w:rsid w:val="0029623C"/>
     <w:rsid w:val="00297576"/>
     <w:rsid w:val="00297C3D"/>
     <w:rsid w:val="002A1645"/>
     <w:rsid w:val="002A56D7"/>
+    <w:rsid w:val="002A5BA4"/>
     <w:rsid w:val="002A6187"/>
     <w:rsid w:val="002B3CD6"/>
+    <w:rsid w:val="002B4373"/>
     <w:rsid w:val="002B528D"/>
     <w:rsid w:val="002B5A7B"/>
     <w:rsid w:val="002B6BE7"/>
     <w:rsid w:val="002B78D8"/>
     <w:rsid w:val="002C0197"/>
     <w:rsid w:val="002C0261"/>
+    <w:rsid w:val="002C1E65"/>
     <w:rsid w:val="002C7F0D"/>
     <w:rsid w:val="002D1A3E"/>
     <w:rsid w:val="002D1F44"/>
     <w:rsid w:val="002D708F"/>
+    <w:rsid w:val="002D7C4A"/>
+    <w:rsid w:val="002E3BE4"/>
     <w:rsid w:val="002E7C3F"/>
+    <w:rsid w:val="002F166D"/>
     <w:rsid w:val="002F4C07"/>
     <w:rsid w:val="002F6026"/>
     <w:rsid w:val="002F60A9"/>
     <w:rsid w:val="00301C4E"/>
+    <w:rsid w:val="00302B4D"/>
+    <w:rsid w:val="00311D13"/>
     <w:rsid w:val="003201C8"/>
     <w:rsid w:val="00320D8D"/>
     <w:rsid w:val="00322342"/>
+    <w:rsid w:val="0032500A"/>
+    <w:rsid w:val="003278DD"/>
+    <w:rsid w:val="003301F8"/>
+    <w:rsid w:val="0033273F"/>
     <w:rsid w:val="00332800"/>
     <w:rsid w:val="003422B3"/>
     <w:rsid w:val="00343E84"/>
     <w:rsid w:val="00344CF1"/>
+    <w:rsid w:val="00346160"/>
     <w:rsid w:val="00354941"/>
+    <w:rsid w:val="003619BD"/>
     <w:rsid w:val="00362D31"/>
+    <w:rsid w:val="0037108B"/>
     <w:rsid w:val="00375527"/>
     <w:rsid w:val="00386D0B"/>
+    <w:rsid w:val="003945BD"/>
+    <w:rsid w:val="00394E51"/>
     <w:rsid w:val="00395A02"/>
     <w:rsid w:val="0039775F"/>
     <w:rsid w:val="003A0C81"/>
     <w:rsid w:val="003A1991"/>
     <w:rsid w:val="003A4F89"/>
     <w:rsid w:val="003A715E"/>
     <w:rsid w:val="003B0087"/>
+    <w:rsid w:val="003B328C"/>
+    <w:rsid w:val="003B3F81"/>
     <w:rsid w:val="003B775B"/>
     <w:rsid w:val="003C3413"/>
     <w:rsid w:val="003C3FEE"/>
     <w:rsid w:val="003C56D3"/>
     <w:rsid w:val="003D02AC"/>
     <w:rsid w:val="003D0CEC"/>
+    <w:rsid w:val="003D2053"/>
+    <w:rsid w:val="003E0E1F"/>
     <w:rsid w:val="003E1216"/>
     <w:rsid w:val="003E5FFB"/>
     <w:rsid w:val="003F1A66"/>
     <w:rsid w:val="003F2F17"/>
     <w:rsid w:val="003F2F9C"/>
+    <w:rsid w:val="003F31B6"/>
     <w:rsid w:val="003F4987"/>
     <w:rsid w:val="003F51BB"/>
     <w:rsid w:val="0040251E"/>
     <w:rsid w:val="00402B0A"/>
     <w:rsid w:val="00404057"/>
+    <w:rsid w:val="00404255"/>
     <w:rsid w:val="0040449B"/>
     <w:rsid w:val="004109E8"/>
     <w:rsid w:val="004111D5"/>
     <w:rsid w:val="00413705"/>
     <w:rsid w:val="00413767"/>
+    <w:rsid w:val="00416297"/>
+    <w:rsid w:val="004179AC"/>
     <w:rsid w:val="00424E22"/>
     <w:rsid w:val="00425549"/>
     <w:rsid w:val="00427EAA"/>
     <w:rsid w:val="00427F25"/>
+    <w:rsid w:val="0043672B"/>
     <w:rsid w:val="004375C5"/>
+    <w:rsid w:val="00437EE5"/>
+    <w:rsid w:val="00441BEF"/>
+    <w:rsid w:val="00441F16"/>
+    <w:rsid w:val="00442161"/>
     <w:rsid w:val="00442C69"/>
     <w:rsid w:val="00442FB8"/>
     <w:rsid w:val="00445843"/>
     <w:rsid w:val="00450868"/>
+    <w:rsid w:val="004509D8"/>
     <w:rsid w:val="00455148"/>
     <w:rsid w:val="004551F4"/>
+    <w:rsid w:val="00456138"/>
     <w:rsid w:val="0045667A"/>
+    <w:rsid w:val="00456EBD"/>
     <w:rsid w:val="00462BBE"/>
     <w:rsid w:val="00465221"/>
     <w:rsid w:val="0046543D"/>
     <w:rsid w:val="0046623A"/>
     <w:rsid w:val="004665F5"/>
+    <w:rsid w:val="00466667"/>
     <w:rsid w:val="00467ADD"/>
     <w:rsid w:val="00473D3F"/>
     <w:rsid w:val="004746DC"/>
     <w:rsid w:val="004771C6"/>
     <w:rsid w:val="00480EF1"/>
     <w:rsid w:val="00483659"/>
     <w:rsid w:val="004837DB"/>
+    <w:rsid w:val="004947E1"/>
     <w:rsid w:val="00494C06"/>
-    <w:rsid w:val="004A05C3"/>
+    <w:rsid w:val="00494ED6"/>
     <w:rsid w:val="004A202E"/>
     <w:rsid w:val="004A2CF9"/>
+    <w:rsid w:val="004A5886"/>
     <w:rsid w:val="004A66CC"/>
     <w:rsid w:val="004B1B13"/>
+    <w:rsid w:val="004B330D"/>
+    <w:rsid w:val="004B4533"/>
     <w:rsid w:val="004B5B75"/>
     <w:rsid w:val="004B5B8D"/>
+    <w:rsid w:val="004B721E"/>
     <w:rsid w:val="004B7988"/>
     <w:rsid w:val="004B7A92"/>
     <w:rsid w:val="004C1A9A"/>
     <w:rsid w:val="004C72B5"/>
     <w:rsid w:val="004D2F66"/>
     <w:rsid w:val="004D304C"/>
     <w:rsid w:val="004D4273"/>
+    <w:rsid w:val="004D46BF"/>
     <w:rsid w:val="004D6D6E"/>
     <w:rsid w:val="004D72BC"/>
     <w:rsid w:val="004D745D"/>
     <w:rsid w:val="004E157A"/>
     <w:rsid w:val="004E1B07"/>
     <w:rsid w:val="004E25BE"/>
     <w:rsid w:val="004E4907"/>
     <w:rsid w:val="004E7128"/>
     <w:rsid w:val="004F2297"/>
     <w:rsid w:val="004F23CC"/>
+    <w:rsid w:val="004F39EA"/>
     <w:rsid w:val="004F662A"/>
     <w:rsid w:val="005031E0"/>
     <w:rsid w:val="005050C6"/>
     <w:rsid w:val="00507D69"/>
+    <w:rsid w:val="00510578"/>
+    <w:rsid w:val="00514FB1"/>
     <w:rsid w:val="00515A67"/>
+    <w:rsid w:val="00517573"/>
     <w:rsid w:val="00520934"/>
     <w:rsid w:val="005234CE"/>
-    <w:rsid w:val="005249FE"/>
+    <w:rsid w:val="00527EAD"/>
     <w:rsid w:val="00530FBA"/>
     <w:rsid w:val="00533D79"/>
+    <w:rsid w:val="00537256"/>
     <w:rsid w:val="00537D97"/>
     <w:rsid w:val="00541270"/>
     <w:rsid w:val="00541B79"/>
     <w:rsid w:val="00544279"/>
+    <w:rsid w:val="0055278E"/>
     <w:rsid w:val="00561507"/>
     <w:rsid w:val="00562120"/>
+    <w:rsid w:val="005713CA"/>
     <w:rsid w:val="00571CC9"/>
     <w:rsid w:val="00572070"/>
     <w:rsid w:val="005720CD"/>
+    <w:rsid w:val="00573262"/>
+    <w:rsid w:val="00581D22"/>
     <w:rsid w:val="0058232C"/>
     <w:rsid w:val="00587AD5"/>
     <w:rsid w:val="00590828"/>
+    <w:rsid w:val="005919D7"/>
+    <w:rsid w:val="00591B09"/>
     <w:rsid w:val="00591B47"/>
     <w:rsid w:val="005A0DAB"/>
     <w:rsid w:val="005A46B8"/>
     <w:rsid w:val="005B07AC"/>
     <w:rsid w:val="005B2C0B"/>
+    <w:rsid w:val="005B3CB3"/>
+    <w:rsid w:val="005B45F6"/>
     <w:rsid w:val="005B5536"/>
+    <w:rsid w:val="005B7AA4"/>
     <w:rsid w:val="005B7B7E"/>
     <w:rsid w:val="005C0269"/>
+    <w:rsid w:val="005C0B0A"/>
+    <w:rsid w:val="005C3535"/>
     <w:rsid w:val="005C6583"/>
     <w:rsid w:val="005C6BB2"/>
     <w:rsid w:val="005D0DC5"/>
     <w:rsid w:val="005D1E86"/>
+    <w:rsid w:val="005D2176"/>
     <w:rsid w:val="005D3F06"/>
     <w:rsid w:val="005D4775"/>
+    <w:rsid w:val="005D481D"/>
     <w:rsid w:val="005D4EFE"/>
     <w:rsid w:val="005D5DD8"/>
+    <w:rsid w:val="005D78D0"/>
+    <w:rsid w:val="005E1357"/>
+    <w:rsid w:val="005E1924"/>
     <w:rsid w:val="005E232E"/>
     <w:rsid w:val="005E3300"/>
+    <w:rsid w:val="005E343E"/>
+    <w:rsid w:val="005E4E9E"/>
+    <w:rsid w:val="005E54A7"/>
+    <w:rsid w:val="005E64F4"/>
     <w:rsid w:val="005E7AD8"/>
     <w:rsid w:val="005E7E8E"/>
+    <w:rsid w:val="005F4232"/>
+    <w:rsid w:val="006025A7"/>
+    <w:rsid w:val="00602AB5"/>
     <w:rsid w:val="00603D3A"/>
+    <w:rsid w:val="00606D45"/>
     <w:rsid w:val="00611DFB"/>
     <w:rsid w:val="006132DE"/>
     <w:rsid w:val="00613C0D"/>
+    <w:rsid w:val="006214BE"/>
     <w:rsid w:val="00622580"/>
     <w:rsid w:val="00625838"/>
+    <w:rsid w:val="00627401"/>
     <w:rsid w:val="00632B2E"/>
+    <w:rsid w:val="00635009"/>
+    <w:rsid w:val="006407D2"/>
     <w:rsid w:val="006408BA"/>
+    <w:rsid w:val="00642DE5"/>
     <w:rsid w:val="00643701"/>
     <w:rsid w:val="00643994"/>
     <w:rsid w:val="00647272"/>
     <w:rsid w:val="00650A5A"/>
     <w:rsid w:val="006532B6"/>
+    <w:rsid w:val="00653986"/>
     <w:rsid w:val="00655FCB"/>
     <w:rsid w:val="00660AE4"/>
+    <w:rsid w:val="00673925"/>
     <w:rsid w:val="0067451D"/>
     <w:rsid w:val="00674AFA"/>
     <w:rsid w:val="00674E94"/>
     <w:rsid w:val="00675184"/>
+    <w:rsid w:val="00676824"/>
     <w:rsid w:val="006801BF"/>
     <w:rsid w:val="006807E6"/>
+    <w:rsid w:val="00681E96"/>
     <w:rsid w:val="0068292E"/>
+    <w:rsid w:val="006840F2"/>
     <w:rsid w:val="006854A8"/>
+    <w:rsid w:val="006922BF"/>
     <w:rsid w:val="00695B36"/>
+    <w:rsid w:val="00696167"/>
     <w:rsid w:val="00696D18"/>
     <w:rsid w:val="006A0C44"/>
     <w:rsid w:val="006A1689"/>
+    <w:rsid w:val="006A2927"/>
+    <w:rsid w:val="006A6673"/>
+    <w:rsid w:val="006B0114"/>
+    <w:rsid w:val="006B096E"/>
     <w:rsid w:val="006B0E26"/>
+    <w:rsid w:val="006B13AD"/>
+    <w:rsid w:val="006B1D85"/>
     <w:rsid w:val="006B39E0"/>
     <w:rsid w:val="006B4558"/>
     <w:rsid w:val="006B4AC3"/>
+    <w:rsid w:val="006C0E00"/>
     <w:rsid w:val="006C6AAE"/>
     <w:rsid w:val="006C6C70"/>
     <w:rsid w:val="006D1C52"/>
+    <w:rsid w:val="006D1DA5"/>
     <w:rsid w:val="006D512F"/>
     <w:rsid w:val="006D6253"/>
+    <w:rsid w:val="006D7772"/>
     <w:rsid w:val="006E083B"/>
+    <w:rsid w:val="006E121A"/>
+    <w:rsid w:val="006E1585"/>
     <w:rsid w:val="006E4765"/>
     <w:rsid w:val="006E5536"/>
     <w:rsid w:val="006E5BFE"/>
+    <w:rsid w:val="006E6871"/>
     <w:rsid w:val="006E6A32"/>
+    <w:rsid w:val="006E7FD4"/>
+    <w:rsid w:val="006F0DFA"/>
     <w:rsid w:val="006F1744"/>
     <w:rsid w:val="006F2CFA"/>
+    <w:rsid w:val="006F4BB9"/>
     <w:rsid w:val="006F4BE3"/>
     <w:rsid w:val="006F663C"/>
     <w:rsid w:val="006F7061"/>
+    <w:rsid w:val="00704312"/>
+    <w:rsid w:val="007101FE"/>
+    <w:rsid w:val="007116E8"/>
     <w:rsid w:val="00711877"/>
     <w:rsid w:val="007131A2"/>
     <w:rsid w:val="007148FD"/>
     <w:rsid w:val="00714A74"/>
     <w:rsid w:val="0072022E"/>
     <w:rsid w:val="0072466B"/>
     <w:rsid w:val="00725B9C"/>
+    <w:rsid w:val="00730732"/>
     <w:rsid w:val="007333C2"/>
     <w:rsid w:val="0073541C"/>
+    <w:rsid w:val="00740989"/>
     <w:rsid w:val="007427E6"/>
     <w:rsid w:val="00743B5A"/>
     <w:rsid w:val="00743C99"/>
     <w:rsid w:val="0075175D"/>
+    <w:rsid w:val="007518F3"/>
     <w:rsid w:val="00755FCF"/>
     <w:rsid w:val="00756321"/>
+    <w:rsid w:val="0076261E"/>
+    <w:rsid w:val="007672AB"/>
     <w:rsid w:val="0076772C"/>
+    <w:rsid w:val="0077067B"/>
+    <w:rsid w:val="00773114"/>
     <w:rsid w:val="007738D0"/>
     <w:rsid w:val="00774016"/>
+    <w:rsid w:val="00775611"/>
+    <w:rsid w:val="00775CE5"/>
     <w:rsid w:val="007778BB"/>
     <w:rsid w:val="007806E1"/>
     <w:rsid w:val="00783B62"/>
     <w:rsid w:val="0078658E"/>
     <w:rsid w:val="007A069C"/>
     <w:rsid w:val="007A0CDC"/>
     <w:rsid w:val="007A2BEE"/>
     <w:rsid w:val="007A41C7"/>
     <w:rsid w:val="007A5223"/>
+    <w:rsid w:val="007B21E0"/>
     <w:rsid w:val="007B6192"/>
+    <w:rsid w:val="007C0BE4"/>
     <w:rsid w:val="007C2C57"/>
     <w:rsid w:val="007C4D32"/>
+    <w:rsid w:val="007C4F19"/>
     <w:rsid w:val="007C50A0"/>
     <w:rsid w:val="007C6966"/>
+    <w:rsid w:val="007D03CC"/>
+    <w:rsid w:val="007D3CA4"/>
     <w:rsid w:val="007D4366"/>
+    <w:rsid w:val="007D6542"/>
     <w:rsid w:val="007D7476"/>
     <w:rsid w:val="007E1F97"/>
     <w:rsid w:val="007E2608"/>
     <w:rsid w:val="007E4245"/>
     <w:rsid w:val="007E4D74"/>
     <w:rsid w:val="007E5C13"/>
     <w:rsid w:val="007F0CB9"/>
     <w:rsid w:val="007F15F0"/>
     <w:rsid w:val="007F268D"/>
     <w:rsid w:val="007F3FEA"/>
+    <w:rsid w:val="007F5089"/>
+    <w:rsid w:val="007F6C02"/>
+    <w:rsid w:val="007F7C3B"/>
     <w:rsid w:val="0080013E"/>
     <w:rsid w:val="00803186"/>
     <w:rsid w:val="0080412F"/>
     <w:rsid w:val="00806C92"/>
     <w:rsid w:val="00807B63"/>
-    <w:rsid w:val="00822EAC"/>
-    <w:rsid w:val="00823D8A"/>
+    <w:rsid w:val="00811A49"/>
+    <w:rsid w:val="00812F37"/>
+    <w:rsid w:val="008161A3"/>
+    <w:rsid w:val="00825A1F"/>
+    <w:rsid w:val="008266F3"/>
     <w:rsid w:val="0082677A"/>
     <w:rsid w:val="00827183"/>
     <w:rsid w:val="00827327"/>
-    <w:rsid w:val="00831301"/>
+    <w:rsid w:val="00832D44"/>
     <w:rsid w:val="00834F1D"/>
     <w:rsid w:val="008364F5"/>
+    <w:rsid w:val="00836F59"/>
     <w:rsid w:val="008415C7"/>
+    <w:rsid w:val="008419D8"/>
     <w:rsid w:val="00844CF6"/>
     <w:rsid w:val="0084787C"/>
     <w:rsid w:val="008478BE"/>
+    <w:rsid w:val="00850C4A"/>
     <w:rsid w:val="008529BA"/>
+    <w:rsid w:val="0085459B"/>
     <w:rsid w:val="00857E7B"/>
     <w:rsid w:val="00864992"/>
     <w:rsid w:val="0087006E"/>
+    <w:rsid w:val="008820E6"/>
     <w:rsid w:val="0088354F"/>
+    <w:rsid w:val="00885024"/>
     <w:rsid w:val="008870FC"/>
     <w:rsid w:val="008928FA"/>
+    <w:rsid w:val="008950DB"/>
     <w:rsid w:val="0089558B"/>
+    <w:rsid w:val="008978CA"/>
     <w:rsid w:val="00897A62"/>
+    <w:rsid w:val="008A1CE6"/>
     <w:rsid w:val="008A3378"/>
     <w:rsid w:val="008A4865"/>
     <w:rsid w:val="008A75A3"/>
+    <w:rsid w:val="008C2B78"/>
     <w:rsid w:val="008C4609"/>
     <w:rsid w:val="008C598A"/>
     <w:rsid w:val="008C6E31"/>
+    <w:rsid w:val="008D2E8F"/>
     <w:rsid w:val="008D5A72"/>
+    <w:rsid w:val="008D7983"/>
+    <w:rsid w:val="008D79EC"/>
     <w:rsid w:val="008E0089"/>
+    <w:rsid w:val="008E1C2E"/>
+    <w:rsid w:val="008F01A0"/>
     <w:rsid w:val="008F10E7"/>
     <w:rsid w:val="008F124A"/>
+    <w:rsid w:val="008F31F2"/>
     <w:rsid w:val="008F4C05"/>
     <w:rsid w:val="008F6C01"/>
     <w:rsid w:val="00900AAC"/>
     <w:rsid w:val="00904D3B"/>
     <w:rsid w:val="00905F3E"/>
+    <w:rsid w:val="0090693A"/>
     <w:rsid w:val="00912D50"/>
     <w:rsid w:val="00915546"/>
     <w:rsid w:val="0091595C"/>
+    <w:rsid w:val="00915F1A"/>
     <w:rsid w:val="0092258D"/>
+    <w:rsid w:val="00923190"/>
     <w:rsid w:val="00923816"/>
+    <w:rsid w:val="00924448"/>
     <w:rsid w:val="00925354"/>
     <w:rsid w:val="009317A8"/>
+    <w:rsid w:val="00931896"/>
     <w:rsid w:val="009338B3"/>
     <w:rsid w:val="00933CE8"/>
     <w:rsid w:val="00937C33"/>
     <w:rsid w:val="00950BF7"/>
     <w:rsid w:val="009513C5"/>
     <w:rsid w:val="00961306"/>
     <w:rsid w:val="00962566"/>
     <w:rsid w:val="00963227"/>
     <w:rsid w:val="00964DBB"/>
     <w:rsid w:val="009652DF"/>
     <w:rsid w:val="00965E16"/>
     <w:rsid w:val="009672B2"/>
-    <w:rsid w:val="00973B13"/>
+    <w:rsid w:val="0098039D"/>
     <w:rsid w:val="00980A88"/>
     <w:rsid w:val="00980CEA"/>
+    <w:rsid w:val="00982ECD"/>
+    <w:rsid w:val="009833FA"/>
     <w:rsid w:val="00983958"/>
+    <w:rsid w:val="00986591"/>
     <w:rsid w:val="00992E1A"/>
     <w:rsid w:val="00996C4B"/>
+    <w:rsid w:val="009A13CC"/>
     <w:rsid w:val="009A1A15"/>
     <w:rsid w:val="009A66E2"/>
     <w:rsid w:val="009B45E4"/>
     <w:rsid w:val="009B4C5E"/>
     <w:rsid w:val="009C4AFE"/>
     <w:rsid w:val="009D02FB"/>
     <w:rsid w:val="009D1822"/>
+    <w:rsid w:val="009D3995"/>
     <w:rsid w:val="009D57D2"/>
     <w:rsid w:val="009D77FF"/>
     <w:rsid w:val="009E0382"/>
+    <w:rsid w:val="009E52AE"/>
     <w:rsid w:val="009E5F41"/>
     <w:rsid w:val="009E7257"/>
     <w:rsid w:val="009E7981"/>
     <w:rsid w:val="009F407E"/>
     <w:rsid w:val="009F56BA"/>
     <w:rsid w:val="009F610A"/>
     <w:rsid w:val="00A0222C"/>
     <w:rsid w:val="00A0315D"/>
+    <w:rsid w:val="00A05401"/>
     <w:rsid w:val="00A05CEB"/>
+    <w:rsid w:val="00A06724"/>
+    <w:rsid w:val="00A079BA"/>
     <w:rsid w:val="00A07C6D"/>
     <w:rsid w:val="00A1056B"/>
     <w:rsid w:val="00A16218"/>
     <w:rsid w:val="00A244F6"/>
     <w:rsid w:val="00A34283"/>
     <w:rsid w:val="00A36D93"/>
+    <w:rsid w:val="00A440C5"/>
     <w:rsid w:val="00A46C5A"/>
+    <w:rsid w:val="00A63337"/>
     <w:rsid w:val="00A653F1"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A740F9"/>
+    <w:rsid w:val="00A802AC"/>
     <w:rsid w:val="00A80B2B"/>
     <w:rsid w:val="00A81AEE"/>
     <w:rsid w:val="00A86119"/>
+    <w:rsid w:val="00A86E8B"/>
     <w:rsid w:val="00A8781E"/>
+    <w:rsid w:val="00A9040C"/>
     <w:rsid w:val="00A94045"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96F3D"/>
     <w:rsid w:val="00AA2F59"/>
     <w:rsid w:val="00AA3CF2"/>
     <w:rsid w:val="00AB1438"/>
+    <w:rsid w:val="00AB32E4"/>
     <w:rsid w:val="00AB454C"/>
+    <w:rsid w:val="00AC1091"/>
+    <w:rsid w:val="00AC3432"/>
     <w:rsid w:val="00AC36DB"/>
+    <w:rsid w:val="00AC39CB"/>
     <w:rsid w:val="00AC3B13"/>
+    <w:rsid w:val="00AD0CB5"/>
     <w:rsid w:val="00AD0DAD"/>
+    <w:rsid w:val="00AD0F11"/>
+    <w:rsid w:val="00AD6343"/>
+    <w:rsid w:val="00AD75C4"/>
     <w:rsid w:val="00AE0DA9"/>
+    <w:rsid w:val="00AE124F"/>
     <w:rsid w:val="00AE2D0C"/>
     <w:rsid w:val="00AE42A8"/>
     <w:rsid w:val="00AE708F"/>
     <w:rsid w:val="00AE795F"/>
     <w:rsid w:val="00AF01CA"/>
     <w:rsid w:val="00AF3D31"/>
     <w:rsid w:val="00AF5696"/>
     <w:rsid w:val="00AF5CA3"/>
+    <w:rsid w:val="00AF6BBA"/>
     <w:rsid w:val="00AF76A4"/>
+    <w:rsid w:val="00B015AA"/>
     <w:rsid w:val="00B07744"/>
+    <w:rsid w:val="00B078D4"/>
     <w:rsid w:val="00B07970"/>
+    <w:rsid w:val="00B11E63"/>
     <w:rsid w:val="00B165F1"/>
     <w:rsid w:val="00B1689B"/>
+    <w:rsid w:val="00B1772D"/>
     <w:rsid w:val="00B17A67"/>
     <w:rsid w:val="00B20079"/>
     <w:rsid w:val="00B21377"/>
+    <w:rsid w:val="00B21694"/>
+    <w:rsid w:val="00B21706"/>
+    <w:rsid w:val="00B24F60"/>
     <w:rsid w:val="00B27D64"/>
     <w:rsid w:val="00B30BB0"/>
+    <w:rsid w:val="00B3239F"/>
+    <w:rsid w:val="00B33D40"/>
     <w:rsid w:val="00B3731A"/>
+    <w:rsid w:val="00B37829"/>
     <w:rsid w:val="00B421A5"/>
+    <w:rsid w:val="00B44276"/>
+    <w:rsid w:val="00B50545"/>
     <w:rsid w:val="00B54ABC"/>
+    <w:rsid w:val="00B6115D"/>
     <w:rsid w:val="00B62B6C"/>
     <w:rsid w:val="00B662A0"/>
+    <w:rsid w:val="00B66FA8"/>
+    <w:rsid w:val="00B67F81"/>
     <w:rsid w:val="00B73652"/>
     <w:rsid w:val="00B73C48"/>
+    <w:rsid w:val="00B74C6C"/>
+    <w:rsid w:val="00B753FB"/>
     <w:rsid w:val="00B76248"/>
+    <w:rsid w:val="00B7719A"/>
     <w:rsid w:val="00B804C5"/>
     <w:rsid w:val="00B81711"/>
     <w:rsid w:val="00B817C6"/>
     <w:rsid w:val="00B82168"/>
     <w:rsid w:val="00B837C5"/>
+    <w:rsid w:val="00B837D0"/>
     <w:rsid w:val="00B83986"/>
+    <w:rsid w:val="00B849ED"/>
     <w:rsid w:val="00B84FD8"/>
+    <w:rsid w:val="00B85469"/>
     <w:rsid w:val="00B85CAF"/>
+    <w:rsid w:val="00B8706C"/>
+    <w:rsid w:val="00B9045B"/>
+    <w:rsid w:val="00B92464"/>
     <w:rsid w:val="00B92787"/>
+    <w:rsid w:val="00B93444"/>
+    <w:rsid w:val="00B9349A"/>
     <w:rsid w:val="00B948D0"/>
     <w:rsid w:val="00B97959"/>
     <w:rsid w:val="00BA0094"/>
+    <w:rsid w:val="00BA06FA"/>
     <w:rsid w:val="00BA1E34"/>
     <w:rsid w:val="00BA4536"/>
     <w:rsid w:val="00BA5D96"/>
+    <w:rsid w:val="00BA7F59"/>
+    <w:rsid w:val="00BB20FE"/>
     <w:rsid w:val="00BB37AC"/>
     <w:rsid w:val="00BB3E05"/>
+    <w:rsid w:val="00BB5461"/>
     <w:rsid w:val="00BB7A71"/>
+    <w:rsid w:val="00BC0AC9"/>
     <w:rsid w:val="00BC126C"/>
     <w:rsid w:val="00BC2214"/>
     <w:rsid w:val="00BC3280"/>
     <w:rsid w:val="00BC5ACB"/>
+    <w:rsid w:val="00BC7D87"/>
+    <w:rsid w:val="00BD22CE"/>
+    <w:rsid w:val="00BD2F53"/>
+    <w:rsid w:val="00BD5B37"/>
     <w:rsid w:val="00BE286F"/>
     <w:rsid w:val="00BE46A8"/>
     <w:rsid w:val="00BE5B3C"/>
+    <w:rsid w:val="00BE5DF1"/>
     <w:rsid w:val="00BE6AB8"/>
     <w:rsid w:val="00BF27C9"/>
     <w:rsid w:val="00BF542D"/>
     <w:rsid w:val="00C01547"/>
     <w:rsid w:val="00C01E0A"/>
+    <w:rsid w:val="00C02BBC"/>
+    <w:rsid w:val="00C047B1"/>
     <w:rsid w:val="00C10DAB"/>
     <w:rsid w:val="00C20BBA"/>
+    <w:rsid w:val="00C23E4E"/>
     <w:rsid w:val="00C2644A"/>
+    <w:rsid w:val="00C33C49"/>
+    <w:rsid w:val="00C35D60"/>
     <w:rsid w:val="00C365B0"/>
     <w:rsid w:val="00C373D0"/>
+    <w:rsid w:val="00C40A4B"/>
     <w:rsid w:val="00C4495A"/>
     <w:rsid w:val="00C456CF"/>
     <w:rsid w:val="00C45C8F"/>
+    <w:rsid w:val="00C511CC"/>
+    <w:rsid w:val="00C51561"/>
     <w:rsid w:val="00C528ED"/>
     <w:rsid w:val="00C543AE"/>
+    <w:rsid w:val="00C54B2F"/>
     <w:rsid w:val="00C54FDF"/>
     <w:rsid w:val="00C55447"/>
     <w:rsid w:val="00C56828"/>
     <w:rsid w:val="00C56B83"/>
-    <w:rsid w:val="00C57215"/>
+    <w:rsid w:val="00C61D06"/>
     <w:rsid w:val="00C63A2B"/>
     <w:rsid w:val="00C65D4D"/>
+    <w:rsid w:val="00C71C01"/>
     <w:rsid w:val="00C7554D"/>
     <w:rsid w:val="00C75FF1"/>
+    <w:rsid w:val="00C82A3E"/>
     <w:rsid w:val="00C87658"/>
     <w:rsid w:val="00CA3C36"/>
     <w:rsid w:val="00CA465D"/>
     <w:rsid w:val="00CA6923"/>
     <w:rsid w:val="00CA6FE1"/>
     <w:rsid w:val="00CB03BC"/>
     <w:rsid w:val="00CB63E0"/>
     <w:rsid w:val="00CC03FA"/>
+    <w:rsid w:val="00CC1EEE"/>
     <w:rsid w:val="00CC41DC"/>
+    <w:rsid w:val="00CC746D"/>
+    <w:rsid w:val="00CD0812"/>
     <w:rsid w:val="00CD27D9"/>
+    <w:rsid w:val="00CD37F7"/>
     <w:rsid w:val="00CD5159"/>
     <w:rsid w:val="00CE17BF"/>
     <w:rsid w:val="00CE633A"/>
     <w:rsid w:val="00CE680B"/>
     <w:rsid w:val="00CF24D4"/>
     <w:rsid w:val="00CF2D65"/>
     <w:rsid w:val="00CF6039"/>
+    <w:rsid w:val="00D00767"/>
     <w:rsid w:val="00D02C0C"/>
     <w:rsid w:val="00D03325"/>
+    <w:rsid w:val="00D03ADE"/>
     <w:rsid w:val="00D03B67"/>
+    <w:rsid w:val="00D05F96"/>
     <w:rsid w:val="00D16832"/>
     <w:rsid w:val="00D20E93"/>
     <w:rsid w:val="00D239FB"/>
     <w:rsid w:val="00D23F53"/>
+    <w:rsid w:val="00D276E6"/>
     <w:rsid w:val="00D2780C"/>
     <w:rsid w:val="00D3024F"/>
     <w:rsid w:val="00D325C4"/>
     <w:rsid w:val="00D34D18"/>
     <w:rsid w:val="00D371FC"/>
     <w:rsid w:val="00D37CAC"/>
     <w:rsid w:val="00D40654"/>
     <w:rsid w:val="00D46044"/>
     <w:rsid w:val="00D47D30"/>
     <w:rsid w:val="00D506F4"/>
     <w:rsid w:val="00D5326D"/>
     <w:rsid w:val="00D56C0B"/>
+    <w:rsid w:val="00D601A5"/>
+    <w:rsid w:val="00D60368"/>
     <w:rsid w:val="00D655D6"/>
     <w:rsid w:val="00D667DB"/>
+    <w:rsid w:val="00D7109D"/>
     <w:rsid w:val="00D7379B"/>
+    <w:rsid w:val="00D73FE2"/>
+    <w:rsid w:val="00D741B1"/>
     <w:rsid w:val="00D76874"/>
     <w:rsid w:val="00D7703B"/>
     <w:rsid w:val="00D80EFE"/>
     <w:rsid w:val="00D81725"/>
+    <w:rsid w:val="00D8379B"/>
+    <w:rsid w:val="00D83C28"/>
+    <w:rsid w:val="00D86D84"/>
+    <w:rsid w:val="00D9050E"/>
     <w:rsid w:val="00D9180A"/>
+    <w:rsid w:val="00D91F6C"/>
+    <w:rsid w:val="00D92967"/>
     <w:rsid w:val="00D93B6E"/>
+    <w:rsid w:val="00D94AC3"/>
     <w:rsid w:val="00D960D8"/>
     <w:rsid w:val="00DA1551"/>
+    <w:rsid w:val="00DA44B3"/>
+    <w:rsid w:val="00DA4C23"/>
+    <w:rsid w:val="00DA524B"/>
     <w:rsid w:val="00DA5944"/>
     <w:rsid w:val="00DB14EE"/>
+    <w:rsid w:val="00DB482C"/>
     <w:rsid w:val="00DB587A"/>
     <w:rsid w:val="00DB5CA5"/>
     <w:rsid w:val="00DE1BCE"/>
     <w:rsid w:val="00DE5C52"/>
     <w:rsid w:val="00DF37C9"/>
     <w:rsid w:val="00DF72E9"/>
     <w:rsid w:val="00E0062C"/>
     <w:rsid w:val="00E00FAA"/>
     <w:rsid w:val="00E01BC4"/>
     <w:rsid w:val="00E0208B"/>
     <w:rsid w:val="00E05966"/>
+    <w:rsid w:val="00E077A6"/>
     <w:rsid w:val="00E11272"/>
     <w:rsid w:val="00E11D49"/>
     <w:rsid w:val="00E12F47"/>
-    <w:rsid w:val="00E162D6"/>
     <w:rsid w:val="00E2367E"/>
     <w:rsid w:val="00E2568C"/>
+    <w:rsid w:val="00E30469"/>
     <w:rsid w:val="00E3383B"/>
+    <w:rsid w:val="00E33BB5"/>
     <w:rsid w:val="00E35013"/>
     <w:rsid w:val="00E407C9"/>
     <w:rsid w:val="00E41E02"/>
     <w:rsid w:val="00E4282C"/>
     <w:rsid w:val="00E42B81"/>
     <w:rsid w:val="00E42F8B"/>
     <w:rsid w:val="00E43C65"/>
+    <w:rsid w:val="00E444E9"/>
+    <w:rsid w:val="00E460E2"/>
     <w:rsid w:val="00E46554"/>
-    <w:rsid w:val="00E472F8"/>
+    <w:rsid w:val="00E5197B"/>
     <w:rsid w:val="00E51C1D"/>
     <w:rsid w:val="00E51DF1"/>
+    <w:rsid w:val="00E5653C"/>
     <w:rsid w:val="00E56AE5"/>
+    <w:rsid w:val="00E5705D"/>
     <w:rsid w:val="00E60206"/>
     <w:rsid w:val="00E61450"/>
+    <w:rsid w:val="00E61C09"/>
     <w:rsid w:val="00E631F8"/>
     <w:rsid w:val="00E6402A"/>
+    <w:rsid w:val="00E650ED"/>
     <w:rsid w:val="00E72A22"/>
     <w:rsid w:val="00E736EA"/>
     <w:rsid w:val="00E751E9"/>
     <w:rsid w:val="00E76C19"/>
     <w:rsid w:val="00E827A9"/>
     <w:rsid w:val="00E82DE0"/>
     <w:rsid w:val="00E83177"/>
+    <w:rsid w:val="00E8373E"/>
     <w:rsid w:val="00E8469A"/>
     <w:rsid w:val="00E85377"/>
     <w:rsid w:val="00E8676D"/>
+    <w:rsid w:val="00E8709A"/>
+    <w:rsid w:val="00E9094E"/>
+    <w:rsid w:val="00E9112F"/>
+    <w:rsid w:val="00E920A2"/>
+    <w:rsid w:val="00E93A0B"/>
     <w:rsid w:val="00E9778C"/>
     <w:rsid w:val="00E97F1D"/>
+    <w:rsid w:val="00EA3CD0"/>
     <w:rsid w:val="00EA5A54"/>
     <w:rsid w:val="00EC04CE"/>
+    <w:rsid w:val="00EC1052"/>
     <w:rsid w:val="00EC5127"/>
+    <w:rsid w:val="00ED2F88"/>
+    <w:rsid w:val="00ED63B8"/>
     <w:rsid w:val="00ED7B6F"/>
+    <w:rsid w:val="00ED7BF1"/>
+    <w:rsid w:val="00ED7E82"/>
     <w:rsid w:val="00EE58BF"/>
     <w:rsid w:val="00EF08B0"/>
     <w:rsid w:val="00EF13F6"/>
     <w:rsid w:val="00EF4A3F"/>
     <w:rsid w:val="00EF50C7"/>
     <w:rsid w:val="00EF6B2B"/>
+    <w:rsid w:val="00EF754A"/>
     <w:rsid w:val="00F0113A"/>
     <w:rsid w:val="00F021CC"/>
     <w:rsid w:val="00F03330"/>
+    <w:rsid w:val="00F04F99"/>
     <w:rsid w:val="00F07567"/>
+    <w:rsid w:val="00F11B20"/>
     <w:rsid w:val="00F1561D"/>
+    <w:rsid w:val="00F21019"/>
     <w:rsid w:val="00F22337"/>
     <w:rsid w:val="00F23E49"/>
+    <w:rsid w:val="00F26300"/>
     <w:rsid w:val="00F3082A"/>
     <w:rsid w:val="00F30B14"/>
     <w:rsid w:val="00F31196"/>
     <w:rsid w:val="00F321F8"/>
     <w:rsid w:val="00F33E41"/>
     <w:rsid w:val="00F35874"/>
     <w:rsid w:val="00F37C5F"/>
     <w:rsid w:val="00F422CE"/>
+    <w:rsid w:val="00F444F0"/>
+    <w:rsid w:val="00F451DA"/>
     <w:rsid w:val="00F477C2"/>
     <w:rsid w:val="00F55304"/>
     <w:rsid w:val="00F702F2"/>
     <w:rsid w:val="00F70322"/>
+    <w:rsid w:val="00F737D6"/>
     <w:rsid w:val="00F73B1E"/>
     <w:rsid w:val="00F74931"/>
+    <w:rsid w:val="00F74DDB"/>
+    <w:rsid w:val="00F75AFE"/>
     <w:rsid w:val="00F75E53"/>
     <w:rsid w:val="00F75E71"/>
+    <w:rsid w:val="00F76E6C"/>
     <w:rsid w:val="00F82CA6"/>
     <w:rsid w:val="00F8417C"/>
+    <w:rsid w:val="00F8576F"/>
+    <w:rsid w:val="00F8626D"/>
     <w:rsid w:val="00F87BD9"/>
     <w:rsid w:val="00F9190B"/>
+    <w:rsid w:val="00F91F7F"/>
+    <w:rsid w:val="00F943F3"/>
     <w:rsid w:val="00F957CF"/>
     <w:rsid w:val="00FA04FF"/>
     <w:rsid w:val="00FA0B0F"/>
+    <w:rsid w:val="00FA1A67"/>
+    <w:rsid w:val="00FA4D68"/>
     <w:rsid w:val="00FA4D78"/>
     <w:rsid w:val="00FB5507"/>
     <w:rsid w:val="00FB6F85"/>
     <w:rsid w:val="00FC0B2F"/>
     <w:rsid w:val="00FC1232"/>
+    <w:rsid w:val="00FC1693"/>
     <w:rsid w:val="00FC2796"/>
     <w:rsid w:val="00FC3BEA"/>
+    <w:rsid w:val="00FD09FC"/>
+    <w:rsid w:val="00FD1370"/>
+    <w:rsid w:val="00FD204E"/>
     <w:rsid w:val="00FD2B8E"/>
     <w:rsid w:val="00FD2F88"/>
     <w:rsid w:val="00FD44D5"/>
+    <w:rsid w:val="00FD581A"/>
+    <w:rsid w:val="00FD76BF"/>
     <w:rsid w:val="00FD772D"/>
     <w:rsid w:val="00FE07DE"/>
+    <w:rsid w:val="00FE0ED7"/>
     <w:rsid w:val="00FE3620"/>
     <w:rsid w:val="00FE52EE"/>
     <w:rsid w:val="00FF78B6"/>
+    <w:rsid w:val="0149A337"/>
     <w:rsid w:val="01A6724D"/>
+    <w:rsid w:val="023277C0"/>
+    <w:rsid w:val="02A84472"/>
     <w:rsid w:val="034317E2"/>
+    <w:rsid w:val="04850776"/>
+    <w:rsid w:val="04B9497C"/>
+    <w:rsid w:val="04C5C9A7"/>
     <w:rsid w:val="0553A4CD"/>
+    <w:rsid w:val="0588264B"/>
+    <w:rsid w:val="058AAF4A"/>
     <w:rsid w:val="05F3E5E4"/>
+    <w:rsid w:val="07B0B93C"/>
+    <w:rsid w:val="07DB018C"/>
     <w:rsid w:val="080987F8"/>
     <w:rsid w:val="08164AC1"/>
     <w:rsid w:val="082FB650"/>
+    <w:rsid w:val="084AA7DB"/>
+    <w:rsid w:val="086280DB"/>
     <w:rsid w:val="086E5847"/>
+    <w:rsid w:val="08CF8A77"/>
     <w:rsid w:val="0AC983B3"/>
     <w:rsid w:val="0AD3B0BC"/>
+    <w:rsid w:val="0B1555DF"/>
+    <w:rsid w:val="0B30DF2F"/>
     <w:rsid w:val="0C1451A7"/>
     <w:rsid w:val="0C9B2941"/>
+    <w:rsid w:val="0DAB38BC"/>
     <w:rsid w:val="0E813DBF"/>
     <w:rsid w:val="0FABB234"/>
+    <w:rsid w:val="1001FC73"/>
+    <w:rsid w:val="107CBA7E"/>
+    <w:rsid w:val="11572C4A"/>
     <w:rsid w:val="1188FB90"/>
+    <w:rsid w:val="12FDEB5D"/>
+    <w:rsid w:val="149F7EFB"/>
     <w:rsid w:val="14F758EB"/>
     <w:rsid w:val="15989064"/>
     <w:rsid w:val="1786B89F"/>
+    <w:rsid w:val="18603901"/>
     <w:rsid w:val="18650349"/>
     <w:rsid w:val="18920570"/>
     <w:rsid w:val="193BE4FD"/>
     <w:rsid w:val="19D75C2D"/>
     <w:rsid w:val="1A193130"/>
     <w:rsid w:val="1AEB619A"/>
+    <w:rsid w:val="1B3ACD00"/>
     <w:rsid w:val="1C2A8F12"/>
     <w:rsid w:val="1CA3C3EA"/>
+    <w:rsid w:val="1D0E1B21"/>
+    <w:rsid w:val="1DED3815"/>
     <w:rsid w:val="1E45DA65"/>
     <w:rsid w:val="1E77F82D"/>
+    <w:rsid w:val="20C55B0E"/>
     <w:rsid w:val="216A227D"/>
+    <w:rsid w:val="21BF5EBF"/>
+    <w:rsid w:val="220FFD18"/>
+    <w:rsid w:val="22224BC3"/>
     <w:rsid w:val="22C15FAC"/>
+    <w:rsid w:val="24DC18A9"/>
+    <w:rsid w:val="2508A9AD"/>
     <w:rsid w:val="25247EAA"/>
     <w:rsid w:val="254B5067"/>
     <w:rsid w:val="267A7DF7"/>
     <w:rsid w:val="2719E144"/>
+    <w:rsid w:val="2728F9EE"/>
     <w:rsid w:val="27569FD3"/>
     <w:rsid w:val="2798F525"/>
     <w:rsid w:val="280738D8"/>
     <w:rsid w:val="2826F3CD"/>
+    <w:rsid w:val="28A0B765"/>
     <w:rsid w:val="2A466600"/>
+    <w:rsid w:val="2A973DB9"/>
+    <w:rsid w:val="2AF49766"/>
     <w:rsid w:val="2B56C9DB"/>
+    <w:rsid w:val="2C59C820"/>
+    <w:rsid w:val="2C866AA4"/>
     <w:rsid w:val="2CB7F902"/>
     <w:rsid w:val="2F5C0B6D"/>
+    <w:rsid w:val="2FFFFCCB"/>
     <w:rsid w:val="313A1A7F"/>
+    <w:rsid w:val="32A89BDC"/>
+    <w:rsid w:val="33698578"/>
+    <w:rsid w:val="33CB802A"/>
     <w:rsid w:val="3428111C"/>
+    <w:rsid w:val="34446EAE"/>
+    <w:rsid w:val="344B6F8A"/>
     <w:rsid w:val="347E4F4F"/>
+    <w:rsid w:val="36CE5AB0"/>
+    <w:rsid w:val="3749F309"/>
+    <w:rsid w:val="37809B9B"/>
+    <w:rsid w:val="38292938"/>
+    <w:rsid w:val="3829B14D"/>
+    <w:rsid w:val="382C44B7"/>
+    <w:rsid w:val="387544B9"/>
+    <w:rsid w:val="38D15030"/>
+    <w:rsid w:val="393BAF93"/>
     <w:rsid w:val="398FBA16"/>
+    <w:rsid w:val="3A1DF17C"/>
+    <w:rsid w:val="3AA95F02"/>
     <w:rsid w:val="3ABAA457"/>
+    <w:rsid w:val="3AE043A6"/>
+    <w:rsid w:val="3BD7847D"/>
+    <w:rsid w:val="3C01F2C2"/>
+    <w:rsid w:val="3C554F7D"/>
+    <w:rsid w:val="3D202989"/>
+    <w:rsid w:val="3DDF201B"/>
     <w:rsid w:val="3E7F839D"/>
+    <w:rsid w:val="3ECDD89E"/>
+    <w:rsid w:val="3F1C4EBD"/>
+    <w:rsid w:val="40D976E2"/>
+    <w:rsid w:val="4130D584"/>
     <w:rsid w:val="4135B93A"/>
     <w:rsid w:val="41B87BDE"/>
     <w:rsid w:val="42BCD0E3"/>
     <w:rsid w:val="42C635C5"/>
+    <w:rsid w:val="42C902AA"/>
     <w:rsid w:val="4346795A"/>
     <w:rsid w:val="4389ACCA"/>
     <w:rsid w:val="445EB7BA"/>
     <w:rsid w:val="44E6C95D"/>
     <w:rsid w:val="450A85AB"/>
+    <w:rsid w:val="473ED241"/>
+    <w:rsid w:val="4747480A"/>
     <w:rsid w:val="476C1D81"/>
     <w:rsid w:val="477D4405"/>
+    <w:rsid w:val="481777F3"/>
+    <w:rsid w:val="497774BF"/>
     <w:rsid w:val="49810590"/>
+    <w:rsid w:val="4AC6D346"/>
     <w:rsid w:val="4AF0D609"/>
+    <w:rsid w:val="4B277CB7"/>
     <w:rsid w:val="4B5A5BEB"/>
     <w:rsid w:val="4B5C3D3A"/>
+    <w:rsid w:val="4B5D8864"/>
+    <w:rsid w:val="4BE83F27"/>
     <w:rsid w:val="4CE78AFC"/>
     <w:rsid w:val="4D659A6B"/>
     <w:rsid w:val="4E2055F4"/>
     <w:rsid w:val="4E27E870"/>
     <w:rsid w:val="4E31898D"/>
     <w:rsid w:val="4ED25077"/>
+    <w:rsid w:val="4F419158"/>
+    <w:rsid w:val="4FBE5FD0"/>
     <w:rsid w:val="50F34BA5"/>
     <w:rsid w:val="522A9B5B"/>
     <w:rsid w:val="524FF988"/>
     <w:rsid w:val="525C37BA"/>
+    <w:rsid w:val="52CD7EFE"/>
     <w:rsid w:val="53177536"/>
+    <w:rsid w:val="536B0D06"/>
     <w:rsid w:val="557513F1"/>
     <w:rsid w:val="55E76C79"/>
     <w:rsid w:val="5604B27D"/>
+    <w:rsid w:val="569D0150"/>
+    <w:rsid w:val="58E5579E"/>
+    <w:rsid w:val="5A131281"/>
     <w:rsid w:val="5B10787A"/>
+    <w:rsid w:val="5C02F488"/>
     <w:rsid w:val="5CE2D909"/>
+    <w:rsid w:val="5D32DBAB"/>
     <w:rsid w:val="5E074248"/>
     <w:rsid w:val="5E09B739"/>
+    <w:rsid w:val="5EEEB6AE"/>
     <w:rsid w:val="5FF86226"/>
     <w:rsid w:val="60591BF2"/>
+    <w:rsid w:val="606EC184"/>
     <w:rsid w:val="6187E830"/>
     <w:rsid w:val="61FA6BB4"/>
     <w:rsid w:val="649EE707"/>
+    <w:rsid w:val="64E43186"/>
+    <w:rsid w:val="65B93BB8"/>
     <w:rsid w:val="66DECD85"/>
     <w:rsid w:val="6746EE14"/>
     <w:rsid w:val="6748A91F"/>
     <w:rsid w:val="675046F8"/>
+    <w:rsid w:val="68FDCFC2"/>
     <w:rsid w:val="69CA73A5"/>
+    <w:rsid w:val="6A6EBB99"/>
+    <w:rsid w:val="6BDD1DB3"/>
     <w:rsid w:val="6C464EDD"/>
     <w:rsid w:val="6CCAFC3B"/>
+    <w:rsid w:val="6CEDF8F8"/>
     <w:rsid w:val="6DB3A0C4"/>
+    <w:rsid w:val="6F220D0B"/>
+    <w:rsid w:val="71A6C011"/>
     <w:rsid w:val="71AF35B9"/>
     <w:rsid w:val="71CC7BBD"/>
+    <w:rsid w:val="72AD6007"/>
     <w:rsid w:val="73332915"/>
     <w:rsid w:val="739BC08F"/>
+    <w:rsid w:val="74903957"/>
     <w:rsid w:val="74A57B8C"/>
+    <w:rsid w:val="76B0A8F9"/>
     <w:rsid w:val="774528D9"/>
     <w:rsid w:val="78410558"/>
     <w:rsid w:val="7852402F"/>
+    <w:rsid w:val="78F81BDA"/>
     <w:rsid w:val="793D59A2"/>
     <w:rsid w:val="79850F57"/>
+    <w:rsid w:val="798A6596"/>
+    <w:rsid w:val="79A26A87"/>
+    <w:rsid w:val="79A810A6"/>
     <w:rsid w:val="7A1C507A"/>
     <w:rsid w:val="7A5FB844"/>
     <w:rsid w:val="7B2295E4"/>
     <w:rsid w:val="7D14767B"/>
     <w:rsid w:val="7D9C721F"/>
     <w:rsid w:val="7EA6EDF8"/>
     <w:rsid w:val="7EB046DC"/>
+    <w:rsid w:val="7EB0C3B7"/>
+    <w:rsid w:val="7EF60728"/>
+    <w:rsid w:val="7F47D386"/>
     <w:rsid w:val="7F529B59"/>
     <w:rsid w:val="7FCB8243"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13203673"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{418ABEC5-6167-4B6E-A193-718E06C2F5D4}"/>
+  <w15:docId w15:val="{1DF67708-526A-49B0-9D56-E7E9AA4F3601}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13370,51 +15190,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="356010993">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/administrative-bulletin/language-access-policy-and-guidelines-af-16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margaret.lee@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/subtitle-A/subchapter-A/part-92/subpart-B/section-92.101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sehin.mekuria@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yarlennys.K.Villaman@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sehin.mekuria@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baystateinterpreters.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Caitlin.parton@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Margaret.lee@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lep.gov/ISpeakCards2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/how-to-request-an-asl-interpreter-or-cart-provider" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-614-establishing-the-digital-accessibility-and-equity-governance-board" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/find-a-statewide-contract-user-guide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/website_content_request_form" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/communication-spectrum-tip-sheet-for-first-time-interpretercart-requests/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D09D38.8E27B240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/administrative-bulletin/language-access-policy-and-guidelines-af-16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lep.gov/ISpeakCards2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Margaret.lee@mass.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/subtitle-A/subchapter-A/part-92/subpart-B/section-92.101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.cloud.microsoft/pages/responsepage.aspx?id=Fh2GPrdIDkqYBowE2Bt7Kk_JN_9OHcVDnyugDGWZpaFUOUhGTVRLWkMzNDhGR0RFMTJDMTVKMVI2OC4u&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:govcommunityaffairs@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/find-a-statewide-contract-user-guide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/how-to-request-an-asl-interpreter-or-cart-provider" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.morenomendez@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-615-promoting-access-to-government-services-and-information-by-identifying-and-minimizing-language-access-barriers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sehin.mekuria@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/communication-spectrum-tip-sheet-for-first-time-interpretercart-requests/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainlanguage.gov/media/FederalPLGuidelines.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.morenomendez@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-614-establishing-the-digital-accessibility-and-equity-governance-board" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cat.b.dvar@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baystateinterpreters.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Caitlin.parton@mass.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D09D38.8E27B240" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13685,117 +15505,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79378399-bdd1-4e54-af2e-bf7831bd3d00" xmlns:ns3="17eb2ca1-151e-4498-8659-dcf34d506d6e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39015dad4cf01d1bac389ba3ffceb40a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BAF16977D12A8C40BEE978808F42C318" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8bb406fde658b0cb23c7c395a377b4f0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79378399-bdd1-4e54-af2e-bf7831bd3d00" xmlns:ns3="17eb2ca1-151e-4498-8659-dcf34d506d6e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5541de1c7454ee7c950287d843077fa" ns2:_="" ns3:_="">
     <xsd:import namespace="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
     <xsd:import namespace="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:FEMAUpload" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="79378399-bdd1-4e54-af2e-bf7831bd3d00" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -13811,67 +15589,63 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="FEMAUpload" ma:index="21" nillable="true" ma:displayName="FEMA Upload" ma:format="Dropdown" ma:indexed="true" ma:internalName="FEMAUpload">
-[...8 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17eb2ca1-151e-4498-8659-dcf34d506d6e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -13971,482 +15745,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="17eb2ca1-151e-4498-8659-dcf34d506d6e">
+      <UserInfo>
+        <DisplayName>Parton, Caitlin (MCD)</DisplayName>
+        <AccountId>913</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sudireddy, Sreya R (EHS)</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Segal, Tami (EHS)</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="79378399-bdd1-4e54-af2e-bf7831bd3d00">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17eb2ca1-151e-4498-8659-dcf34d506d6e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D16E4D27-6C67-490B-8DDE-863F77A18620}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44F00558-406C-45D8-8947-A9B9554BFFA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
     <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{834A351B-2241-4302-BD7A-C996A774375A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F170E98-185A-4FCC-94A1-EEF49242C87B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{677F2B65-651B-42E9-BC41-14635DA7B64D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
+    <ds:schemaRef ds:uri="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>17266</Characters>
+  <Pages>11</Pages>
+  <Words>3495</Words>
+  <Characters>19923</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2393</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>166</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19146</CharactersWithSpaces>
+  <CharactersWithSpaces>23372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...362 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGO's LANGUAGE ACCESS PLAN (MARCH, 2022)</dc:title>
   <dc:subject/>
   <dc:creator>Goldman, Lauren (AGO)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>9f80b6d5-8713-4b1c-be66-adfbb92ee32d</vt:lpwstr>
   </property>
@@ -14464,27 +15915,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ItemRetentionFormula">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DLCPolicyLabelValue">
     <vt:lpwstr>ID {_dlc_DocId} Version {_UIVersionString}   </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocId">
     <vt:lpwstr>37F4HAYJ4VDQ-45-1174</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdUrl">
     <vt:lpwstr>http://agnet.ago.govt.state.ma.us/ppab/fld/_layouts/15/DocIdRedir.aspx?ID=37F4HAYJ4VDQ-45-1174, 37F4HAYJ4VDQ-45-1174</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Document Types">
     <vt:lpwstr>21;#Language Line Services|18880ed0-3c0b-411d-a950-5ccf9dc38986</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Document Type">
     <vt:lpwstr>21;#Language Line Services|18880ed0-3c0b-411d-a950-5ccf9dc38986</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GrammarlyDocumentId">
+    <vt:lpwstr>bfe22405-e1d2-460a-9ef0-280589fe46b1</vt:lpwstr>
+  </property>
 </Properties>
 </file>