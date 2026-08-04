--- v0 (2025-12-12)
+++ v1 (2026-08-04)
@@ -1,299 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="774C3A96" w14:textId="013C1B36" w:rsidR="004E6DF7" w:rsidRDefault="00C57809" w:rsidP="004E6DF7">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5266135A" w14:textId="534EFD17" w:rsidR="001730C9" w:rsidRPr="00E81AA9" w:rsidRDefault="00246348" w:rsidP="00246348">
+      <w:pPr>
+        <w:pStyle w:val="DPHHeading"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F2BFDAB" wp14:editId="47391405">
-[...16 lines deleted...]
-                </wp:docPr>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31DA6EAD" wp14:editId="632A03F1">
+                <wp:extent cx="6019800" cy="1200150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7000875" cy="753110"/>
+                          <a:ext cx="6019800" cy="1200150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="005994"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
                           <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6FB6CE57" w14:textId="77777777" w:rsidR="00884FF4" w:rsidRPr="00E16847" w:rsidRDefault="007F35D5" w:rsidP="00471A6E">
+                          <w:p w14:paraId="1C7D0F76" w14:textId="77777777" w:rsidR="00246348" w:rsidRDefault="00246348" w:rsidP="00246348">
                             <w:pPr>
-                              <w:pStyle w:val="BIDPUBHEALTHFACTSHEET"/>
+                              <w:pStyle w:val="DPHHeading"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="02EDAA42" w14:textId="6A94DDE3" w:rsidR="00246348" w:rsidRPr="00B176CF" w:rsidRDefault="00246348" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="DPHHeading"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="37441534">
+                              <w:t xml:space="preserve">Massachusetts </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B05EA0">
+                              <w:t>Department</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="37441534">
+                              <w:t xml:space="preserve"> of Public Health</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="71D22536" w14:textId="42D20BD3" w:rsidR="00246348" w:rsidRDefault="0001510B" w:rsidP="00246348">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">MASSACHUSETTS </w:t>
+                              <w:t xml:space="preserve">West Nile Virus </w:t>
                             </w:r>
-                            <w:r w:rsidR="00656647">
-[...3 lines deleted...]
-                              <w:t>PUBLIC HEALTH FACT SHEET</w:t>
+                            <w:r w:rsidR="00BE79B9">
+                              <w:t>(WNV)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5316D4F1" w14:textId="77777777" w:rsidR="00884FF4" w:rsidRPr="001A0372" w:rsidRDefault="00656647" w:rsidP="000250CA">
-[...7 lines deleted...]
-                          <w:p w14:paraId="494B87D9" w14:textId="77777777" w:rsidR="002A1DE6" w:rsidRDefault="002A1DE6"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4F2BFDAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="31DA6EAD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:25.45pt;margin-top:-80.4pt;width:551.25pt;height:59.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxbhYL3AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtju2qUz4hRdiw4D&#10;ugvQ7gNoWY6F2aJGKbGzrx8lp2m2vg17EUSKPjznkF5dTUMvdpq8QVvJYpFLoa3CxthNJb8/3r25&#10;lMIHsA30aHUl99rLq/XrV6vRlfoMO+wbTYJBrC9HV8kuBFdmmVedHsAv0GnLjy3SAIFD2mQNwcjo&#10;Q5+d5fm7bERqHKHS3nP2dn6U64TftlqFr23rdRB9JZlbSCels45ntl5BuSFwnVEHGvAPLAYwlpse&#10;oW4hgNiSeQE1GEXosQ0LhUOGbWuUThpYTZH/peahA6eTFjbHu6NN/v/Bqi+7B/eNRJg+4MQDTCK8&#10;u0f1wwuLNx3Yjb4mwrHT0HDjIlqWjc6Xh0+j1b70EaQeP2PDQ4ZtwAQ0tTREV1inYHQewP5oup6C&#10;UJxc5nl+ubyQQvHb8uJtUaSpZFA+fe3Ih48aBxEvlSQeakKH3b0PkQ2UTyWxmcU70/dpsL39I8GF&#10;MZPYR8Iz9TDVE1dHFTU2e9ZBOO8J7zVfOqRfUoy8I5X0P7dAWor+k2Uv3hfn53GpTgM6DerTAKxi&#10;qEoGKebrTZgXcevIbDruNLtv8Zr9a02S9szqwJv3ICk+7GxctNM4VT3/WevfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAKVsCVd8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fo7&#10;oWlLiFOhIj6AFomtE7tJhD2OYudBv57pCpYzc3Tn3OKwOMsmM4TOo4RkLYAZrL3usJHweX5f7YGF&#10;qFAr69FI+DEBDuX9XaFy7Wf8MNMpNoxCMORKQhtjn3Me6tY4Fda+N0i3ix+cijQODdeDmincWZ4K&#10;seVOdUgfWtWbY2vq79PoJNTX8W1/7Kppvu6+dtXS2uyCVsrHh+X1BVg0S/yD4aZP6lCSU+VH1IFZ&#10;CZl4JlLCKtkK6nAjkuxpA6yi3SZNgZcF/1+i/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBxbhYL3AEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQApWwJV3wAAAAwBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
-                <v:textbox inset=",7.2pt,,7.2pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:474pt;height:94.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHrnS4DgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqdqxR02l0DCGN&#10;gTT4AY7jNBaOz5zdJuXXc3a6rhpviDxYvtz583fffV7fjL1hB4Veg614Mcs5U1ZCo+2u4j++37+7&#10;5swHYRthwKqKH5XnN5u3b9aDK9UcOjCNQkYg1peDq3gXgiuzzMtO9cLPwClLyRawF4FC3GUNioHQ&#10;e5PN8/wqGwAbhyCV9/T3bkryTcJvWyXD17b1KjBTceIW0oppreOabdai3KFwnZYnGuIfWPRCW7r0&#10;DHUngmB71H9B9VoieGjDTEKfQdtqqVIP1E2Rv+rmqRNOpV5IHO/OMvn/BysfD0/uG7IwfoCRBpia&#10;8O4B5E/PLGw7YXfqFhGGTomGLi6iZNngfHk6GqX2pY8g9fAFGhqy2AdIQGOLfVSF+mSETgM4nkVX&#10;Y2CSfl7lxeo6p5SkXEEzLZZpLJkon4879OGTgp7FTcWRpprgxeHBh0hHlM8l8TYPRjf32pgU4K7e&#10;GmQHER2QL1erRergVZmxbKj4ajlfJmQL8XwyR68DOdTovuJEk77JM1GOj7ZJJUFoM+2JibEnfaIk&#10;kzhhrEcqjDrV0BxJKYTJifRyaNMB/uZsIBdW3P/aC1Scmc+W1F4Vi0W0bQoWy/dzCvAyU19mhJUE&#10;VfHA2bTdhmT1qIOFW5pKq5NeL0xOXMldScbTS4j2vYxT1ct73fwBAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIA/982gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxow4lQBLiVFUl&#10;hMSNwoGjE29+hL1OY7cNb8/ChV5WGs1o9ptyMzsrTjiFwZOC21UCAqnxZqBOwcf7800GIkRNRltP&#10;qOAbA2yqxVWpC+PP9IanfewEl1AotII+xrGQMjQ9Oh1WfkRir/WT05Hl1Ekz6TOXOyvXSfIgnR6I&#10;P/R6xF2Pzdf+6BQ81ra16e7g5jzdxuHls717vZdKXS/n7ROIiHP8D8MvPqNDxUy1P5IJwirgIfHv&#10;spenGcuaQ1megKxKeUlf/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHrnS4DgIAAPcD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCIA/982gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" fillcolor="#005994" stroked="f">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6FB6CE57" w14:textId="77777777" w:rsidR="00884FF4" w:rsidRPr="00E16847" w:rsidRDefault="007F35D5" w:rsidP="00471A6E">
+                    <w:p w14:paraId="1C7D0F76" w14:textId="77777777" w:rsidR="00246348" w:rsidRDefault="00246348" w:rsidP="00246348">
                       <w:pPr>
-                        <w:pStyle w:val="BIDPUBHEALTHFACTSHEET"/>
+                        <w:pStyle w:val="DPHHeading"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="02EDAA42" w14:textId="6A94DDE3" w:rsidR="00246348" w:rsidRPr="00B176CF" w:rsidRDefault="00246348" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="DPHHeading"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="37441534">
+                        <w:t xml:space="preserve">Massachusetts </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B05EA0">
+                        <w:t>Department</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="37441534">
+                        <w:t xml:space="preserve"> of Public Health</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="71D22536" w14:textId="42D20BD3" w:rsidR="00246348" w:rsidRDefault="0001510B" w:rsidP="00246348">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">MASSACHUSETTS </w:t>
+                        <w:t xml:space="preserve">West Nile Virus </w:t>
                       </w:r>
-                      <w:r w:rsidR="00656647">
-[...3 lines deleted...]
-                        <w:t>PUBLIC HEALTH FACT SHEET</w:t>
+                      <w:r w:rsidR="00BE79B9">
+                        <w:t>(WNV)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5316D4F1" w14:textId="77777777" w:rsidR="00884FF4" w:rsidRPr="001A0372" w:rsidRDefault="00656647" w:rsidP="000250CA">
-[...7 lines deleted...]
-                    <w:p w14:paraId="494B87D9" w14:textId="77777777" w:rsidR="002A1DE6" w:rsidRDefault="002A1DE6"/>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="page"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004E6DF7" w:rsidRPr="00051487">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w14:paraId="1B2919D6" w14:textId="2DAEFB49" w:rsidR="001730C9" w:rsidRPr="00B176CF" w:rsidRDefault="00CD0599" w:rsidP="00E23F67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0DDE63" w14:textId="3A6BEAF9" w:rsidR="00E81AA9" w:rsidRDefault="00C16567" w:rsidP="00C16567">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">West Nile virus (WNV) is a virus carried by mosquitos that can cause illness ranging from a mild fever to more serious disease like encephalitis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>(swelling of the brain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>) or meningitis (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>inflammation of the covering of the brain and spinal cord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). It was first identified </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>in the United States in 1999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D809746" w14:textId="77777777" w:rsidR="008C452B" w:rsidRDefault="008C452B" w:rsidP="00C16567">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A25313F" w14:textId="333F92B5" w:rsidR="00E81AA9" w:rsidRDefault="00CD0599" w:rsidP="00A16310">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spread?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D0F316" w14:textId="40496214" w:rsidR="00CD0599" w:rsidRPr="00F1609C" w:rsidRDefault="00E54641" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>WNV</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C16567">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>most commonly spread</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C16567">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to people through the bite of an infected mosquito. Less commonly, it can be spread through blood transfusions</w:t>
+      </w:r>
+      <w:r w:rsidR="002E25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or organ transplants</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567" w:rsidRPr="006A3F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All donated blood in the United States is tested for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441B5" w:rsidRPr="006A3F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>WNV</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567" w:rsidRPr="006A3F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00046798">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002E25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, there are rare reports of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>WNV</w:t>
+      </w:r>
+      <w:r w:rsidR="002E25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being passed from infected pregnant or breastfeeding people to their babies. Since these reports are rare, the health effects on unborn or breastfeeding babies are unclear and still being studied. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1CFE" w:rsidRPr="006A3F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>People do not become infected by having direct contact with other infected people, birds or animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39505861" w14:textId="162FCEAC" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="4E8F719B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E56620" w14:textId="2AB211C7" w:rsidR="00DC6180" w:rsidRDefault="7B7204F7" w:rsidP="679DEAEB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Why don’t I need to report dead birds anymore?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F215B5A" w14:textId="2F5A052D" w:rsidR="00DC6180" w:rsidRDefault="7B7204F7" w:rsidP="7B1E21B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B1E21B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From 2000 to 2008, MDPH collected reports and ran tests for WNV on dead birds in Massachusetts as one of several ways to monitor WNV activity across the state. This method has become less useful for finding the virus. Many other states have discontinued dead bird reporting and testing. Mosquito collection and testing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7B1E21B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>gives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7B1E21B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the most reliable indication of current WNV activity and this is where monitoring activities will continue to be focused.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADE7829" w14:textId="37186A7C" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="20962B9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6CFE79" w14:textId="7178F850" w:rsidR="00DC6180" w:rsidRDefault="7B7204F7" w:rsidP="7B1E21B3">
+      <w:r w:rsidRPr="7B1E21B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Dead birds are no longer being tested for WNV and do not need to be reported to MDPH. Dead birds can be safely disposed of in the trash. Using gloves, a shovel or plastic bags covering your hands, the dead bird should be double-bagged and placed in the trash. You should then wash your hands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644D0C6E" w14:textId="77B88CB9" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00587558">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB599A6" w14:textId="493267E4" w:rsidR="003D7A8F" w:rsidRDefault="003D7A8F" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-[...42 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12EA7AC2" wp14:editId="48EDD48D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC87211" wp14:editId="24AA7269">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Rectangle 1">
+                <wp:docPr id="1866824306" name="Rectangle 11">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill rotWithShape="1">
                           <a:gsLst>
@@ -329,1065 +480,600 @@
                                     <a:alpha val="34999"/>
                                   </a:srgbClr>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="310BC407" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:1in;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwzAMhe+D/QejQS+jdRrKNtI4ZWz0WEqzwXZ0YjUJs+UQu03676vusl3Eezzx9CnfTM6K&#10;Mw6h86RguUhAINXedNQo+PzYzl9AhKjJaOsJFVwwwKa4v8t1ZvxIBzyXsRFcQiHTCtoY+0zKULfo&#10;dFj4Homzox+cjmyHRppBj1zurEyT5Ek63RFfaHWPby3WP+XJKaDH9/2h2o943E3xK33+XtpLaZWa&#10;PUyvaxARp/i3DDd8RoeCmSp/IhOEVcCPxN95y9J0xb5itWIhi1z+xy+uAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJWKtN0oAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#4f81bd" stroked="f">
+              <v:rect w14:anchorId="32DC5EDF" id="Rectangle 11" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:560.8pt;margin-top:-.05pt;width:612pt;height:1in;z-index:-251656191;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhADTTJ3zdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQlrZMDErTCYE4omkFaRzTxmsrEqdqsrX793gnuPn5We99Ljazs+KE&#10;Y+g9KUiXCQikxpueWgVfn++LRxAhajLaekIFZwywKa+vCp0bP9EOT1VsBYdQyLWCLsYhlzI0HTod&#10;ln5AYu/gR6cjy7GVZtQThzsrsyR5kE73xA2dHvC1w+anOjoFdPe23dXbCQ8fc9xn6+/Uniur1O3N&#10;/PIMIuIc/47hgs/oUDJT7Y9kgrAK+JGoYJGCuJhZtuJFzdPq/glkWcj//OUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJWKtN0oAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADTTJ3zdAAAABwEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" fillcolor="#4f81bd" stroked="f">
                 <v:fill color2="#152355" rotate="t" focus="100%" type="gradient"/>
                 <v:shadow opacity="22936f" origin=",.5" offset="0,.63889mm"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007D1D93" w:rsidRPr="007D1D93">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">West Nile virus (WNV) is a mosquito-carried virus that can cause illness ranging from a mild fever to more serious </w:t>
+    </w:p>
+    <w:p w14:paraId="1DACD6D1" w14:textId="77777777" w:rsidR="003D7A8F" w:rsidRDefault="003D7A8F" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F53EFD" w14:textId="7B1CDF3B" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What are the symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367E1EE4" w14:textId="4635AF5E" w:rsidR="00CD0599" w:rsidRDefault="00E9643A" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most people who are infected with </w:t>
+      </w:r>
+      <w:r w:rsidR="006439D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>WNV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (80%) will have no symptoms. A smaller number of people who become infected (20%) will have symptoms such as fever, headache, body aches, nausea, vomiting and sometimes swollen lymph glands. They may also develop a rash. Less than 1% will develop severe illness including encephalitis or meningitis. Symptoms of severe illness can include high fever, headache, neck stiffness, </w:t>
+      </w:r>
+      <w:r w:rsidR="00283CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>confusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>, tremors, seizures/convulsions, muscle weakness, vision loss, numbness</w:t>
+      </w:r>
+      <w:r w:rsidR="00212B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paralysis. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007D1D93">
-[...3 lines deleted...]
-        <w:t>disease</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007D1D93">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> older than 50 years of age have a higher risk of developing severe illness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F73E666" w14:textId="77777777" w:rsidR="00CD0599" w:rsidRPr="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599"/>
+    <w:p w14:paraId="7B696F3D" w14:textId="55813E3A" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3C01">
+        <w:t xml:space="preserve">How soon do symptoms of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567" w:rsidRPr="002C3C01">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3C01">
+        <w:t xml:space="preserve"> appear?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DD73C5" w14:textId="70C0AAD8" w:rsidR="00CD0599" w:rsidRDefault="00F31583" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usually 2-6 days (but up to 30 days) after being bitten by an infected mosquito. It can take longer in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>immunocompromised</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6605DEDC" w14:textId="6B555EBF" w:rsidR="319B0644" w:rsidRDefault="319B0644" w:rsidP="319B0644">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4946B095" w14:textId="0D8B9D46" w:rsidR="00DC6180" w:rsidRDefault="245F79D6" w:rsidP="000000CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="435DCAFC">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>How common is West Nile virus in Massachusetts?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD94703" w14:textId="090CD7F5" w:rsidR="00AF2DCA" w:rsidRDefault="245F79D6" w:rsidP="719784E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0C2E46"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Because most people who are exposed to WNV have no symptoms, it is difficult to know exactly how many people have been infected. People who develop severe illness with WNV are most often reported. Between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7DA4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0C2E46"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>2001 and 2025,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="0C2E46"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 273 people were reported with WNV infection in Massachusetts. Twenty of these people died. Cases have been identified from around the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B8F21C" w14:textId="4AF22AA9" w:rsidR="15289BF9" w:rsidRPr="000000CD" w:rsidRDefault="15289BF9" w:rsidP="000000CD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADCE085" w14:textId="14DDD24B" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000000CD">
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567" w:rsidRPr="000000CD">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000000CD">
+        <w:t xml:space="preserve"> diagnosed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F31937B" w14:textId="5EEBC63E" w:rsidR="00CD0599" w:rsidRDefault="00C16567" w:rsidP="00C16567">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serum (a component of blood) or cerebrospinal fluid (CSF) can be collected and tested for antibodies against the virus or for viral genetic material. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1104B651" w14:textId="77777777" w:rsidR="00C16567" w:rsidRPr="00C16567" w:rsidRDefault="00C16567" w:rsidP="00C16567">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3755FA79" w14:textId="1E0995B3" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00CD0599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000000CD">
+        <w:t xml:space="preserve">How is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16567" w:rsidRPr="000000CD">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000000CD">
+        <w:t xml:space="preserve"> treated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371B2D78" w14:textId="12F23C02" w:rsidR="00C16567" w:rsidRDefault="00C16567" w:rsidP="00C16567">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no specific treatment once infection with </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>WNV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has occurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37441534">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Treatment consists of supportive care, rest, and fluids to prevent dehydration.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37441534">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="37441534">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1EF2FB" w14:textId="77777777" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00C16567">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029B5265" w14:textId="635BFF24" w:rsidR="00DC6180" w:rsidRDefault="00DC6180" w:rsidP="00DC6180">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How can you prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="001604ED">
+        <w:t>West Nile Virus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB4AE8E" w14:textId="6EB73159" w:rsidR="00DC6180" w:rsidRDefault="001604ED" w:rsidP="00DC6180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventing mosquito bites is the best way to prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>WNV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infection. Here are some things you can do to reduce your chances of being bitten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0C1D53" w14:textId="77777777" w:rsidR="00404E9F" w:rsidRPr="00404E9F" w:rsidRDefault="001C1A3D" w:rsidP="0029626F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:r w:rsidR="0037340E" w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPA registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mosquito repellents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390CCD28" w14:textId="77777777" w:rsidR="003D7A8F" w:rsidRPr="003D7A8F" w:rsidRDefault="003D7A8F" w:rsidP="003D7A8F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0DAAD4" w14:textId="77777777" w:rsidR="003D7A8F" w:rsidRPr="003D7A8F" w:rsidRDefault="003D7A8F" w:rsidP="003D7A8F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661330BC" w14:textId="3B27484E" w:rsidR="00DF4573" w:rsidRPr="00AC5F2D" w:rsidRDefault="00DF4573" w:rsidP="0029626F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Products with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DEET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used on skin. Repellents containing DEET should not be used on children</w:t>
+      </w:r>
+      <w:r w:rsidR="0029626F" w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404E9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">less than 2 months of age and should be used in concentrations no higher than 30% on older children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22893D87" w14:textId="2FA47C9B" w:rsidR="00284260" w:rsidRDefault="00284260" w:rsidP="00284260">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>permethrin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="200C4D0D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> products on items such as clothing, shoes, bed nets and camping gear. Permethrin should not be applied to skin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681CF7C0" w14:textId="4A1BBB4C" w:rsidR="00754154" w:rsidRDefault="00754154" w:rsidP="00754154">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve">Other repellents, such as picaridin, oil of lemon eucalyptus and IR 3535, have also been found to provide protection against </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:t>most commonly spread</w:t>
+        <w:t>mosquitos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007D1D93">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="007D1D93">
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve">. More information on choosing a repellent and how to use repellents safely is included on the DPH Public Health Fact Sheet on </w:t>
+      </w:r>
+      <w:r w:rsidR="00726108">
+        <w:t>Mosquito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t xml:space="preserve"> Repellents at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>www.mass.gov/dph/mosquito</w:t>
+          <w:t>mass.gov/DPH/</w:t>
+        </w:r>
+        <w:r w:rsidR="00726108">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>Mosquito</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D1D93">
-[...36 lines deleted...]
-        <w:t xml:space="preserve">WNV may also be spread through blood transfusion or organ </w:t>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554D5AB4" w14:textId="151A2565" w:rsidR="008E4BDB" w:rsidRPr="004455B8" w:rsidRDefault="001604ED" w:rsidP="001929D5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oil of lemon eucalyptus should not be used on children under three years of age. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436F94C9" w14:textId="57597C85" w:rsidR="001C1A3D" w:rsidRDefault="001C1A3D" w:rsidP="001C1A3D">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When outdoors, wear long pants, a long-sleeved shirt and socks. This will help keep </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007D1D93">
-[...3 lines deleted...]
-        <w:t>transplant</w:t>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mosquitos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007D1D93">
-[...192 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="360E6EED">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> away from your skin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E36A08F" w14:textId="7E64CA3C" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004455B8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schedule outdoor events to avoid the hours between dusk and dawn, when mosquitoes are most active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235E979E" w14:textId="77777777" w:rsidR="001604ED" w:rsidRPr="004E6DF7" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...622 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CD56EA1" wp14:editId="1F756C06">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EEB5DBD" wp14:editId="39F3FE1C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 11">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
@@ -1434,711 +1120,367 @@
                                     <a:alpha val="34999"/>
                                   </a:srgbClr>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1EF5668B" id="Rectangle 11" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:.75pt;margin-top:-.75pt;width:612pt;height:1in;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhADw6+WjbAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8FKw0AUvAv+w/IEL9JuGoxKzKaI4lFKo6DHTfY1Ce6+Ddltk/69Lyd7ejPMMG+m2M7OihOO&#10;ofekYLNOQCA13vTUKvj6fF89gQhRk9HWEyo4Y4BteX1V6Nz4ifZ4qmIrOIRCrhV0MQ65lKHp0Omw&#10;9gMSawc/Oh2Zjq00o5443FmZJsmDdLon/tDpAV87bH6ro1NAd2+7fb2b8PAxx+/08Wdjz5VV6vZm&#10;fnkGEXGO/2ZY6nN1KLlT7Y9kgrDMMzYqWC13kdM0Y1Qzuk8zkGUhLxeUfwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCVirTdKAIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA8Ovlo2wAAAAkBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="#4f81bd" stroked="f">
+              <v:rect w14:anchorId="3FE3F22F" id="Rectangle 11" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:.75pt;margin-top:-.75pt;width:612pt;height:1in;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhADw6+WjbAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8FKw0AUvAv+w/IEL9JuGoxKzKaI4lFKo6DHTfY1Ce6+Ddltk/69Lyd7ejPMMG+m2M7OihOO&#10;ofekYLNOQCA13vTUKvj6fF89gQhRk9HWEyo4Y4BteX1V6Nz4ifZ4qmIrOIRCrhV0MQ65lKHp0Omw&#10;9gMSawc/Oh2Zjq00o5443FmZJsmDdLon/tDpAV87bH6ro1NAd2+7fb2b8PAxx+/08Wdjz5VV6vZm&#10;fnkGEXGO/2ZY6nN1KLlT7Y9kgrDMMzYqWC13kdM0Y1Qzuk8zkGUhLxeUfwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCVirTdKAIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA8Ovlo2wAAAAkBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="#4f81bd" stroked="f">
                 <v:fill color2="#152355" rotate="t" focus="100%" type="gradient"/>
                 <v:shadow opacity="22936f" origin=",.5" offset="0,.63889mm"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004E6DF7" w:rsidRPr="004E6DF7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004E6DF7">
         <w:t>Keep mosquitoes out of your house by repairing any holes in your screens and making sure they are tightly attached to all your doors and windows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FE7041" w14:textId="77777777" w:rsidR="004E6DF7" w:rsidRPr="004E6DF7" w:rsidRDefault="004E6DF7" w:rsidP="00697FFC">
-      <w:pPr>
+    <w:p w14:paraId="12FD8832" w14:textId="1E856540" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remove areas of standing water around your home:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25251121" w14:textId="77777777" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="00D85F26">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A57EB5B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Look around outside your house for containers and other things that might collect water and turn them over, regularly empty them, or dispose of them.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0ED743" w14:textId="77777777" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Drill holes in the bottom of recycling containers that are left outdoors so that water can drain out. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4664E8A0" w14:textId="77777777" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Clean clogged roof gutters; remove leaves and debris that may prevent drainage of rainwater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D2050" w14:textId="77777777" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Turn over plastic wading pools and wheelbarrows when not in use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0D5CE7" w14:textId="77777777" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Change the water in birdbaths every few days; aerate ornamental ponds or stock them with fish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B1DA77" w14:textId="77777777" w:rsidR="001604ED" w:rsidRDefault="001604ED" w:rsidP="001604ED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Keep swimming pools clean and properly chlorinated; remove standing water from pool covers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A11FB44" w14:textId="5617B7F0" w:rsidR="00CD0599" w:rsidRDefault="001604ED" w:rsidP="00D85F26">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A57EB5B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use landscaping to eliminate standing water that collects on your property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C37A6D1" w14:textId="77777777" w:rsidR="009614FA" w:rsidRPr="009614FA" w:rsidRDefault="009614FA" w:rsidP="37441534">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C79580B" w14:textId="77777777" w:rsidR="00CD0599" w:rsidRDefault="00CD0599" w:rsidP="00C16567">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1E5A91"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220E2301" w14:textId="77777777" w:rsidR="00076B5C" w:rsidRDefault="00076B5C" w:rsidP="00C16567">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...30 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1E5A91"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1115C6B2" w14:textId="77777777" w:rsidR="00076B5C" w:rsidRDefault="00076B5C" w:rsidP="00C16567">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Clean clogged roof </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F567B6" w14:textId="7CE32FB1" w:rsidR="001604ED" w:rsidRPr="00CD0599" w:rsidRDefault="001604ED" w:rsidP="006813D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where can I get more information on </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2DCA">
+        <w:t>West Nile virus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBD5E5F" w14:textId="454340A3" w:rsidR="00EE0A55" w:rsidRDefault="00EE0A55" w:rsidP="00EE0A55">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For questions about your own health,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact your </w:t>
+      </w:r>
+      <w:r w:rsidR="008C25C2">
+        <w:t>health</w:t>
+      </w:r>
+      <w:r w:rsidR="00F918B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C25C2">
+        <w:t>care provider</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DA5034" w14:textId="30F557FD" w:rsidR="00EE0A55" w:rsidRDefault="00EE0A55" w:rsidP="00EE0A55">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For questions about diseases spread by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004E6DF7">
-[...3 lines deleted...]
-        <w:t>gutters;</w:t>
+      <w:r w:rsidR="00550B76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mosquitos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004E6DF7">
-[...118 lines deleted...]
-        <w:r w:rsidRPr="004E6DF7">
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact DPH at (617) 983-6800 or online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>www.mass.gov/dph/mosquito</w:t>
+          <w:t>mass.gov/DPH/</w:t>
+        </w:r>
+        <w:r w:rsidR="00550B76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>mosquito</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004E6DF7">
-[...53 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:i/>
+        <w:t>. You may also contact your local Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4245E742" w14:textId="77777777" w:rsidR="001B4657" w:rsidRDefault="001B4657" w:rsidP="001B4657">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006813D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>Mass.gov | Mosquito-borne Diseases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60D8FD76" w14:textId="0EC5B8A1" w:rsidR="001B4657" w:rsidRDefault="001B4657" w:rsidP="001B4657">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="006813D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>Mass.gov | Arbovirus Dashboard</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D43D819" w14:textId="77777777" w:rsidR="00EE0A55" w:rsidRDefault="00EE0A55" w:rsidP="00EE0A55">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Health effects of pesticides,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> DPH, Bureau of Climate and Environmental Health at (617) 624-5757.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFCEB06" w14:textId="49FDB316" w:rsidR="00C6165A" w:rsidRPr="00087333" w:rsidRDefault="00C6165A" w:rsidP="719784E4">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4657">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47E16C90" wp14:editId="13DBC541">
-[...345 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0679AB20" wp14:editId="510D7B7C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D10120" wp14:editId="60685B73">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 13">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
@@ -2185,555 +1527,583 @@
                                     <a:alpha val="34999"/>
                                   </a:srgbClr>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="79B37C6D" id="Rectangle 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:1in;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwzAMhe+D/QejQS+jdRrKNtI4ZWz0WEqzwXZ0YjUJs+UQu03676vusl3Eezzx9CnfTM6K&#10;Mw6h86RguUhAINXedNQo+PzYzl9AhKjJaOsJFVwwwKa4v8t1ZvxIBzyXsRFcQiHTCtoY+0zKULfo&#10;dFj4Homzox+cjmyHRppBj1zurEyT5Ek63RFfaHWPby3WP+XJKaDH9/2h2o943E3xK33+XtpLaZWa&#10;PUyvaxARp/i3DDd8RoeCmSp/IhOEVcCPxN95y9J0xb5itWIhi1z+xy+uAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJWKtN0oAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#4f81bd" stroked="f">
+              <v:rect w14:anchorId="28F4D1D6" id="Rectangle 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:1in;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVirTdKAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnydIZcYouQYYB&#10;3QfQDTsrsmwLk0WNUuJ0v76UnKTBehvmgyCKIvneI+Xl7bE37KDQa7AVLyY5Z8pKqLVtK/7j+/bN&#10;DWc+CFsLA1ZV/FF5frt6/Wo5uFJNoQNTK2SUxPpycBXvQnBllnnZqV74CThlydkA9iKQiW1Woxgo&#10;e2+yaZ6/ywbA2iFI5T2dbkYnX6X8TaNk+No0XgVmKk7YQloxrbu4ZqulKFsUrtPyBEP8A4peaEtF&#10;L6k2Igi2R/0iVa8lgocmTCT0GTSNlipxIDZF/hebh044lbiQON5dZPL/L638cnhw3zBC9+4e5C/P&#10;LKw7YVt1hwhDp0RN5YooVDY4X14CouEplO2Gz1BTa8U+QNLg2GAfExI7dkxSP16kVsfAJB0uFovp&#10;LKeOSPK9L2ZxH0uI8hzt0IePCnoWNxVHamXKLg73PoxXz1dOwtdbbQxDCD916JJ2EXhyeooZN8wB&#10;8cnTscd2tzbIDoKmY7a9KT5sTiBaf327yOP3MqSYT9/O51chBL89lzLaMpKx4nPiFsOZl8Ko+ixm&#10;mpUEOZYyNq4WIoWR3Hii0gyfGJ8lj9Ptyx3UjyQ/8U0a0yOkTQf4h7OBBrri/vdeoOLMfLJEOYlM&#10;LyAZs/liSojw2rO79ggrKVXFZUBONKKxDuO72TvUbUe1Rm0t3FHjG5168ozrNC40tqmrpycW38W1&#10;nW49/whWTwAAAP//AwBQSwMEFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwzAMhe+D/QejQS+jdRrKNtI4ZWz0WEqzwXZ0YjUJs+UQu03676vusl3Eezzx9CnfTM6K&#10;Mw6h86RguUhAINXedNQo+PzYzl9AhKjJaOsJFVwwwKa4v8t1ZvxIBzyXsRFcQiHTCtoY+0zKULfo&#10;dFj4Homzox+cjmyHRppBj1zurEyT5Ek63RFfaHWPby3WP+XJKaDH9/2h2o943E3xK33+XtpLaZWa&#10;PUyvaxARp/i3DDd8RoeCmSp/IhOEVcCPxN95y9J0xb5itWIhi1z+xy+uAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJWKtN0oAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHba2yTaAAAABgEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#4f81bd" stroked="f">
                 <v:fill color2="#152355" rotate="t" focus="100%" type="gradient"/>
                 <v:shadow opacity="22936f" origin=",.5" offset="0,.63889mm"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004E6DF7" w:rsidRPr="004E6DF7">
-        <w:rPr>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mosquito control in your city or town</w:t>
       </w:r>
-      <w:r w:rsidR="004E6DF7" w:rsidRPr="004E6DF7">
-[...34 lines deleted...]
-        <w:r w:rsidR="002D3D20">
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Mosquito control in Massachusetts is conducted through eleven mosquito control districts.  The State Reclamation and Mosquito Control Board (SRMCB) oversees all nine districts.  Contact information for each district can be found online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="719784E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D3D20">
-[...55 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. You may also contact the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573AA0">
+        <w:rPr>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SRMCB within the Massachusetts Department of Agricultural Resources at 617-626-1700 or your local </w:t>
+      </w:r>
+      <w:r w:rsidRPr="719784E4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>board of health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFCC845" w14:textId="680F6733" w:rsidR="00DC6180" w:rsidRPr="00CD0599" w:rsidRDefault="006813D8" w:rsidP="00DB5BB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="001B4657">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>CDC.gov | West Nile Virus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64381F45" w14:textId="77777777" w:rsidR="00E81AA9" w:rsidRDefault="00E81AA9" w:rsidP="00B05EA0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D07ED4" w14:textId="77777777" w:rsidR="001730C9" w:rsidRDefault="001730C9" w:rsidP="00B05EA0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549E545F" w14:textId="77777777" w:rsidR="001730C9" w:rsidRDefault="001730C9" w:rsidP="00B05EA0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591793AE" w14:textId="77777777" w:rsidR="001730C9" w:rsidRDefault="001730C9" w:rsidP="00B05EA0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452EAFA7" w14:textId="188A6FF5" w:rsidR="001730C9" w:rsidRDefault="001730C9" w:rsidP="00B05EA0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528FA5BC" w14:textId="77777777" w:rsidR="00E81AA9" w:rsidRDefault="00E81AA9" w:rsidP="37441534">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A122FEB" w14:textId="77777777" w:rsidR="00E81AA9" w:rsidRDefault="00E81AA9" w:rsidP="37441534">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDB500E" w14:textId="77777777" w:rsidR="00E81AA9" w:rsidRDefault="00E81AA9" w:rsidP="37441534">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685BDF68" w14:textId="32840560" w:rsidR="00E81AA9" w:rsidRPr="001730C9" w:rsidRDefault="00E81AA9" w:rsidP="37441534">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E81AA9" w:rsidRPr="001730C9" w:rsidSect="00246348">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="1440" w:footer="1008" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E69DE50" w14:textId="77777777" w:rsidR="004B5238" w:rsidRDefault="004B5238" w:rsidP="00505F11">
+    <w:p w14:paraId="17678D95" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC" w:rsidP="00E81AA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7AAF3A02" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="387E2678" w14:textId="77777777" w:rsidR="004B5238" w:rsidRDefault="004B5238" w:rsidP="00505F11">
+    <w:p w14:paraId="5E914F58" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC" w:rsidP="00E81AA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="6119BEB5" w14:textId="77777777" w:rsidR="004B5238" w:rsidRDefault="004B5238"/>
+    <w:p w14:paraId="079DC487" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Avenir Next">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1616BF44" w14:textId="77777777" w:rsidR="002D3D20" w:rsidRDefault="00C57809" w:rsidP="009755FD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77EFF744" w14:textId="22FE04D7" w:rsidR="00325ADB" w:rsidRDefault="00325ADB" w:rsidP="00E81AA9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:ind w:left="720" w:hanging="1170"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="152358"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7864A427" wp14:editId="47FA6540">
-[...10 lines deleted...]
-          <wp:docPr id="2" name="Picture 1" descr="DPHLogo_Blue_Medium"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="060C81FA" wp14:editId="116C250C">
+          <wp:extent cx="1143000" cy="560552"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1785813470" name="Picture 3" descr="Massachusetts Department of Public Health logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="DPHLogo_Blue_Medium"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1402178820" name="Picture 3" descr="Massachusetts Department of Public Health logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="283210" cy="283210"/>
+                    <a:ext cx="1157006" cy="567421"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00884FF4" w:rsidRPr="00051487">
-[...43 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="01B463E1" w14:textId="77777777" w:rsidR="00884FF4" w:rsidRPr="00051487" w:rsidRDefault="00C57809" w:rsidP="009755FD">
+  <w:p w14:paraId="3BE0AC10" w14:textId="77777777" w:rsidR="00325ADB" w:rsidRDefault="00325ADB" w:rsidP="00E81AA9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:ind w:left="720" w:hanging="1170"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="76D12D06" w14:textId="6C2122D1" w:rsidR="00E81AA9" w:rsidRPr="006E1ABE" w:rsidRDefault="00E81AA9" w:rsidP="00E81AA9">
+    <w:pPr>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...87 lines deleted...]
-      </mc:AlternateContent>
+    </w:pPr>
+    <w:r w:rsidRPr="006E1ABE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00884FF4" w:rsidRPr="00051487">
-[...7 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:id w:val="1167129491"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006E1ABE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
+  <w:p w14:paraId="154DFB65" w14:textId="77777777" w:rsidR="00B53B6B" w:rsidRDefault="00B53B6B"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E319EF3" w14:textId="77777777" w:rsidR="004B5238" w:rsidRDefault="004B5238" w:rsidP="00505F11">
+    <w:p w14:paraId="62FCFFF5" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC" w:rsidP="00E81AA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1EF4442E" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4CBAB4" w14:textId="77777777" w:rsidR="004B5238" w:rsidRDefault="004B5238" w:rsidP="00505F11">
+    <w:p w14:paraId="3BF5E5A2" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC" w:rsidP="00E81AA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="5624721B" w14:textId="77777777" w:rsidR="004B5238" w:rsidRDefault="004B5238"/>
+    <w:p w14:paraId="63774B05" w14:textId="77777777" w:rsidR="00644EAC" w:rsidRDefault="00644EAC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="057E74CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12A461D4"/>
+    <w:lvl w:ilvl="0" w:tplc="64740FC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numbers"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="F19247"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-    </w:pPr>
-[...6 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="111A4E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2EA9B6"/>
     <w:lvl w:ilvl="0" w:tplc="BD4CC0BC">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2830,301 +2200,189 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-      <w:start w:val="3"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2446390C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36387224"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="F19247"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5C5A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C474213A"/>
     <w:lvl w:ilvl="0" w:tplc="B8065C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3225,442 +2483,195 @@
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F430CB"/>
+    <w:nsid w:val="7C466F5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19260A62"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="F19247"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DC11C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="50CAC000"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="4A249498"/>
+    <w:lvl w:ilvl="0" w:tplc="7D4E8CCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="F19247"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...345 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -3707,255 +2718,431 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1500340366">
+  <w:num w:numId="1" w16cid:durableId="950362460">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="992224991">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1687556129">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="3" w16cid:durableId="329063715">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1991862686">
+  <w:num w:numId="4" w16cid:durableId="1647078613">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1966961474">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="5" w16cid:durableId="278070180">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1559781447">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="252321100">
+  <w:num w:numId="6" w16cid:durableId="355473296">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-[...2 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00793F7D"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00FF0836"/>
+    <w:rsidRoot w:val="001730C9"/>
+    <w:rsid w:val="000000CD"/>
+    <w:rsid w:val="000121B2"/>
+    <w:rsid w:val="0001510B"/>
+    <w:rsid w:val="00017069"/>
+    <w:rsid w:val="00046CB2"/>
+    <w:rsid w:val="00076B5C"/>
+    <w:rsid w:val="000A7FB6"/>
+    <w:rsid w:val="000B5483"/>
+    <w:rsid w:val="000D6024"/>
+    <w:rsid w:val="000E4C35"/>
+    <w:rsid w:val="000F5EF7"/>
+    <w:rsid w:val="00106F9D"/>
+    <w:rsid w:val="00154A98"/>
+    <w:rsid w:val="001604ED"/>
+    <w:rsid w:val="001605F0"/>
+    <w:rsid w:val="00166244"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rsid w:val="00185877"/>
+    <w:rsid w:val="001929D5"/>
+    <w:rsid w:val="00192E68"/>
+    <w:rsid w:val="00193462"/>
+    <w:rsid w:val="001A075C"/>
+    <w:rsid w:val="001B4657"/>
+    <w:rsid w:val="001C1A3D"/>
+    <w:rsid w:val="001C2BF9"/>
+    <w:rsid w:val="001D0166"/>
+    <w:rsid w:val="001F1B1B"/>
+    <w:rsid w:val="001F6738"/>
+    <w:rsid w:val="00206E55"/>
+    <w:rsid w:val="00212B64"/>
+    <w:rsid w:val="00223D44"/>
+    <w:rsid w:val="00246348"/>
+    <w:rsid w:val="00251023"/>
+    <w:rsid w:val="002742D4"/>
+    <w:rsid w:val="0028289C"/>
+    <w:rsid w:val="00283CC5"/>
+    <w:rsid w:val="00284260"/>
+    <w:rsid w:val="0029514A"/>
+    <w:rsid w:val="0029626F"/>
+    <w:rsid w:val="002977EF"/>
+    <w:rsid w:val="002B2F44"/>
+    <w:rsid w:val="002C06D2"/>
+    <w:rsid w:val="002C3C01"/>
+    <w:rsid w:val="002D3F67"/>
+    <w:rsid w:val="002E25C0"/>
+    <w:rsid w:val="003110AD"/>
+    <w:rsid w:val="00320DE8"/>
+    <w:rsid w:val="003214A6"/>
+    <w:rsid w:val="00325ADB"/>
+    <w:rsid w:val="0033421A"/>
+    <w:rsid w:val="003467D5"/>
+    <w:rsid w:val="0037340E"/>
+    <w:rsid w:val="00383595"/>
+    <w:rsid w:val="00395866"/>
+    <w:rsid w:val="003A65E9"/>
+    <w:rsid w:val="003D7A8F"/>
+    <w:rsid w:val="0040374A"/>
+    <w:rsid w:val="00404624"/>
+    <w:rsid w:val="00404E9F"/>
+    <w:rsid w:val="00406F49"/>
+    <w:rsid w:val="004240AF"/>
+    <w:rsid w:val="00432617"/>
+    <w:rsid w:val="00441855"/>
+    <w:rsid w:val="0044537F"/>
+    <w:rsid w:val="004455B8"/>
+    <w:rsid w:val="00473A78"/>
+    <w:rsid w:val="00484D4D"/>
+    <w:rsid w:val="00494A01"/>
+    <w:rsid w:val="004D4D6F"/>
+    <w:rsid w:val="004F3EB6"/>
+    <w:rsid w:val="00507A30"/>
+    <w:rsid w:val="005168E9"/>
+    <w:rsid w:val="00530613"/>
+    <w:rsid w:val="005358D7"/>
+    <w:rsid w:val="005413E9"/>
+    <w:rsid w:val="0054611C"/>
+    <w:rsid w:val="00550B76"/>
+    <w:rsid w:val="00552EC2"/>
+    <w:rsid w:val="005574F7"/>
+    <w:rsid w:val="00573AA0"/>
+    <w:rsid w:val="00575905"/>
+    <w:rsid w:val="00576A5E"/>
+    <w:rsid w:val="00581B71"/>
+    <w:rsid w:val="00587558"/>
+    <w:rsid w:val="00591D27"/>
+    <w:rsid w:val="005D5BF5"/>
+    <w:rsid w:val="005D662A"/>
+    <w:rsid w:val="005D6B8E"/>
+    <w:rsid w:val="005E34F5"/>
+    <w:rsid w:val="005E3550"/>
+    <w:rsid w:val="005F53D4"/>
+    <w:rsid w:val="006025EC"/>
+    <w:rsid w:val="00623DAC"/>
+    <w:rsid w:val="006439D4"/>
+    <w:rsid w:val="00644EAC"/>
+    <w:rsid w:val="00655F2A"/>
+    <w:rsid w:val="00663B9A"/>
+    <w:rsid w:val="006813D8"/>
+    <w:rsid w:val="00691C47"/>
+    <w:rsid w:val="00693FF0"/>
+    <w:rsid w:val="006A3F26"/>
+    <w:rsid w:val="006A4085"/>
+    <w:rsid w:val="006A5A5C"/>
+    <w:rsid w:val="006B5D9C"/>
+    <w:rsid w:val="006B7777"/>
+    <w:rsid w:val="006C21D9"/>
+    <w:rsid w:val="006C3022"/>
+    <w:rsid w:val="006E1ABE"/>
+    <w:rsid w:val="00703D6F"/>
+    <w:rsid w:val="00716B91"/>
+    <w:rsid w:val="00723624"/>
+    <w:rsid w:val="00726108"/>
+    <w:rsid w:val="00734B77"/>
+    <w:rsid w:val="00754154"/>
+    <w:rsid w:val="00780CB1"/>
+    <w:rsid w:val="00782BE4"/>
+    <w:rsid w:val="00782EDC"/>
+    <w:rsid w:val="007B2196"/>
+    <w:rsid w:val="007C4AFD"/>
+    <w:rsid w:val="00823E0C"/>
+    <w:rsid w:val="00834729"/>
+    <w:rsid w:val="00836760"/>
+    <w:rsid w:val="00841204"/>
+    <w:rsid w:val="0084241B"/>
+    <w:rsid w:val="00843FAE"/>
+    <w:rsid w:val="0085526B"/>
+    <w:rsid w:val="00866B93"/>
+    <w:rsid w:val="008832A5"/>
+    <w:rsid w:val="00890C7B"/>
+    <w:rsid w:val="008A3EEA"/>
+    <w:rsid w:val="008B1FBF"/>
+    <w:rsid w:val="008C25C2"/>
+    <w:rsid w:val="008C452B"/>
+    <w:rsid w:val="008E4BDB"/>
+    <w:rsid w:val="009041F8"/>
+    <w:rsid w:val="00907EF7"/>
+    <w:rsid w:val="00923826"/>
+    <w:rsid w:val="009614FA"/>
+    <w:rsid w:val="00966B5C"/>
+    <w:rsid w:val="00974805"/>
+    <w:rsid w:val="0097756D"/>
+    <w:rsid w:val="00990996"/>
+    <w:rsid w:val="00990CBA"/>
+    <w:rsid w:val="009B5B56"/>
+    <w:rsid w:val="009B6B7B"/>
+    <w:rsid w:val="009C15B5"/>
+    <w:rsid w:val="009C4C0E"/>
+    <w:rsid w:val="009E3FC8"/>
+    <w:rsid w:val="009F257A"/>
+    <w:rsid w:val="009F4EDA"/>
+    <w:rsid w:val="00A007FC"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rsid w:val="00A242FB"/>
+    <w:rsid w:val="00A36EDB"/>
+    <w:rsid w:val="00A46BD5"/>
+    <w:rsid w:val="00A51346"/>
+    <w:rsid w:val="00A76CAB"/>
+    <w:rsid w:val="00A81432"/>
+    <w:rsid w:val="00A97BF1"/>
+    <w:rsid w:val="00AA162E"/>
+    <w:rsid w:val="00AB59FD"/>
+    <w:rsid w:val="00AC1D31"/>
+    <w:rsid w:val="00AD0305"/>
+    <w:rsid w:val="00AD0870"/>
+    <w:rsid w:val="00AE3919"/>
+    <w:rsid w:val="00AF2DCA"/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rsid w:val="00B12B4D"/>
+    <w:rsid w:val="00B1326D"/>
+    <w:rsid w:val="00B5312B"/>
+    <w:rsid w:val="00B53957"/>
+    <w:rsid w:val="00B53B6B"/>
+    <w:rsid w:val="00B6692F"/>
+    <w:rsid w:val="00B75D73"/>
+    <w:rsid w:val="00B75DE4"/>
+    <w:rsid w:val="00B867E8"/>
+    <w:rsid w:val="00B904A8"/>
+    <w:rsid w:val="00BA22CA"/>
+    <w:rsid w:val="00BA770F"/>
+    <w:rsid w:val="00BC24CF"/>
+    <w:rsid w:val="00BD0292"/>
+    <w:rsid w:val="00BD6916"/>
+    <w:rsid w:val="00BE711D"/>
+    <w:rsid w:val="00BE79B9"/>
+    <w:rsid w:val="00C02867"/>
+    <w:rsid w:val="00C0411E"/>
+    <w:rsid w:val="00C16567"/>
+    <w:rsid w:val="00C1673C"/>
+    <w:rsid w:val="00C6165A"/>
+    <w:rsid w:val="00C71632"/>
+    <w:rsid w:val="00C72372"/>
+    <w:rsid w:val="00C7667B"/>
+    <w:rsid w:val="00C87310"/>
+    <w:rsid w:val="00CA609B"/>
+    <w:rsid w:val="00CB39AD"/>
+    <w:rsid w:val="00CD0599"/>
+    <w:rsid w:val="00CE39C5"/>
+    <w:rsid w:val="00CE7172"/>
+    <w:rsid w:val="00CF03DF"/>
+    <w:rsid w:val="00D25CC5"/>
+    <w:rsid w:val="00D505EC"/>
+    <w:rsid w:val="00D70873"/>
+    <w:rsid w:val="00D85F26"/>
+    <w:rsid w:val="00D86EE4"/>
+    <w:rsid w:val="00D92BED"/>
+    <w:rsid w:val="00D944BA"/>
+    <w:rsid w:val="00DA123A"/>
+    <w:rsid w:val="00DA4DC9"/>
+    <w:rsid w:val="00DB5BB5"/>
+    <w:rsid w:val="00DC6180"/>
+    <w:rsid w:val="00DF3530"/>
+    <w:rsid w:val="00DF4573"/>
+    <w:rsid w:val="00DF472C"/>
+    <w:rsid w:val="00E17E1B"/>
+    <w:rsid w:val="00E20367"/>
+    <w:rsid w:val="00E23F67"/>
+    <w:rsid w:val="00E27590"/>
+    <w:rsid w:val="00E34F63"/>
+    <w:rsid w:val="00E43DB5"/>
+    <w:rsid w:val="00E51006"/>
+    <w:rsid w:val="00E5345E"/>
+    <w:rsid w:val="00E54641"/>
+    <w:rsid w:val="00E54721"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rsid w:val="00E82538"/>
+    <w:rsid w:val="00E9643A"/>
+    <w:rsid w:val="00EB4AD8"/>
+    <w:rsid w:val="00ED4B11"/>
+    <w:rsid w:val="00EE0A55"/>
+    <w:rsid w:val="00EE1E9E"/>
+    <w:rsid w:val="00EF1D1B"/>
+    <w:rsid w:val="00EF2554"/>
+    <w:rsid w:val="00EF6B6F"/>
+    <w:rsid w:val="00F021E0"/>
+    <w:rsid w:val="00F1609C"/>
+    <w:rsid w:val="00F25048"/>
+    <w:rsid w:val="00F31583"/>
+    <w:rsid w:val="00F3472B"/>
+    <w:rsid w:val="00F441B5"/>
+    <w:rsid w:val="00F45F36"/>
+    <w:rsid w:val="00F771F7"/>
+    <w:rsid w:val="00F918B1"/>
+    <w:rsid w:val="00F92190"/>
+    <w:rsid w:val="00F94925"/>
+    <w:rsid w:val="00FB1CFE"/>
+    <w:rsid w:val="00FC5C5F"/>
+    <w:rsid w:val="00FC5D17"/>
+    <w:rsid w:val="00FC7DA4"/>
+    <w:rsid w:val="00FF530D"/>
+    <w:rsid w:val="0857855C"/>
+    <w:rsid w:val="0E65D2C6"/>
+    <w:rsid w:val="15289BF9"/>
+    <w:rsid w:val="2020312A"/>
+    <w:rsid w:val="20962B9D"/>
+    <w:rsid w:val="22619281"/>
+    <w:rsid w:val="22ACD52B"/>
+    <w:rsid w:val="2456D4B0"/>
+    <w:rsid w:val="245F79D6"/>
+    <w:rsid w:val="2C10C394"/>
+    <w:rsid w:val="2E36E341"/>
+    <w:rsid w:val="319B0644"/>
+    <w:rsid w:val="360E6EED"/>
+    <w:rsid w:val="37441534"/>
+    <w:rsid w:val="3B464435"/>
+    <w:rsid w:val="3BF5C8CD"/>
+    <w:rsid w:val="3E76267F"/>
+    <w:rsid w:val="435DCAFC"/>
+    <w:rsid w:val="465650FA"/>
+    <w:rsid w:val="48249F33"/>
+    <w:rsid w:val="4E8F719B"/>
+    <w:rsid w:val="5A57EB5B"/>
+    <w:rsid w:val="5D1950AB"/>
+    <w:rsid w:val="5D492B62"/>
+    <w:rsid w:val="61A1F3AA"/>
+    <w:rsid w:val="679DEAEB"/>
+    <w:rsid w:val="67F10301"/>
+    <w:rsid w:val="719784E4"/>
+    <w:rsid w:val="752E3BA1"/>
+    <w:rsid w:val="7B1E21B3"/>
+    <w:rsid w:val="7B7204F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38EBF399"/>
-  <w15:docId w15:val="{8EE68B34-8D8B-4325-8969-BC19B6CA1655}"/>
+  <w14:docId w14:val="530DE851"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B2510C45-9B85-423D-9B13-D8AC50740C66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4063,163 +3250,163 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4289,791 +3476,1231 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001604ED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:ind w:right="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="1E5A91"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004E6DF7"/>
+    <w:rsid w:val="00A16310"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       <w:b/>
-      <w:bCs/>
+      <w:color w:val="1E5A91"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A16310"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00923826"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:aliases w:val="Subtle Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A16310"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00923826"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009614FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:color w:val="1E5A91"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009614FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next" w:cs="Times New Roman (Headings CS)"/>
+      <w:color w:val="1E5A91"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:aliases w:val="Intense Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001730C9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:aliases w:val="Emphasis - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81AA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DPHHeading">
+    <w:name w:val="DPH Heading"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
+    <w:name w:val="Bullets"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B05EA0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="60"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00505F11"/>
+    <w:rsid w:val="00E81AA9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00505F11"/>
+    <w:rsid w:val="00E81AA9"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00505F11"/>
+    <w:rsid w:val="00E81AA9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00505F11"/>
+    <w:rsid w:val="00E81AA9"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00505F11"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004E6DF7"/>
+    <w:rsid w:val="00E81AA9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="Strong - do not use"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81AA9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BIDTitle">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbers">
+    <w:name w:val="Numbers"/>
+    <w:basedOn w:val="Bullets"/>
     <w:qFormat/>
-    <w:rsid w:val="000250CA"/>
+    <w:rsid w:val="00B05EA0"/>
     <w:pPr>
-      <w:spacing w:line="560" w:lineRule="exact"/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...11 lines deleted...]
-    <w:rsid w:val="00471A6E"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009614FA"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...22 lines deleted...]
-    <w:rsid w:val="00471A6E"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009614FA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...114 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC49A3"/>
+    <w:rsid w:val="00E9643A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC49A3"/>
+    <w:rsid w:val="00E9643A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC49A3"/>
+    <w:rsid w:val="00E9643A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC49A3"/>
+    <w:rsid w:val="00E9643A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC49A3"/>
+    <w:rsid w:val="00E9643A"/>
     <w:rPr>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006813D8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
-    <w:uiPriority w:val="71"/>
-    <w:rsid w:val="008412C4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB4AD8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Avenir Next" w:eastAsia="MS Mincho" w:hAnsi="Avenir Next" w:cs="Times New Roman"/>
+      <w:color w:val="0C2E46"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00726108"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C6165A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C6165A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\CBrown1\Desktop\Mosquito-borne%20web%20page\www.mass.gov\dph\mosquito" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-arbovirus-update" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/mosquito-borne-diseases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/west-nile-virus/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/mosquito" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/state-reclamation-and-mosquito-control-board-srmcb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="701e6493-544e-44bf-a998-856e7bb87d72" xmlns:ns3="b989c9e8-0042-4e92-9a88-96965a4c4229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b862897bee8bbd79a3dd77addf08fbe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029224CF10765AB439D731CA6C1326BED" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5de00dbf9cc3c1edaaba1c52ba7c2ff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="701e6493-544e-44bf-a998-856e7bb87d72" xmlns:ns3="b989c9e8-0042-4e92-9a88-96965a4c4229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="168f649b55b3881cde3bdc97fa49e7b2" ns2:_="" ns3:_="">
     <xsd:import namespace="701e6493-544e-44bf-a998-856e7bb87d72"/>
     <xsd:import namespace="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5256,221 +4883,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b989c9e8-0042-4e92-9a88-96965a4c4229" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="701e6493-544e-44bf-a998-856e7bb87d72">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B926E4-4D74-413F-BDE5-170B670E6100}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{893CA405-0805-4C11-A908-378B4C022914}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E64486-D069-495B-90D2-45C912B81F7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="701e6493-544e-44bf-a998-856e7bb87d72"/>
     <ds:schemaRef ds:uri="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A1A806-9412-4AF7-BB51-233489983340}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2ED3D828-56BD-49A3-B836-D3347AB4432A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCA255FE-B9AF-4DBF-A324-03698FA43498}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD6AC7F2-F344-4010-ADF1-679FE020841B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b989c9e8-0042-4e92-9a88-96965a4c4229"/>
     <ds:schemaRef ds:uri="701e6493-544e-44bf-a998-856e7bb87d72"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5757</Characters>
+  <Pages>4</Pages>
+  <Words>1001</Words>
+  <Characters>5711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Massachusetts Department of Public Health</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6753</CharactersWithSpaces>
+  <CharactersWithSpaces>6699</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH FACT SHEET</dc:title>
-[...1 lines deleted...]
-  <dc:creator>MDPH</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Troche, Carlos (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010029224CF10765AB439D731CA6C1326BED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>